--- v2 (2026-03-10)
+++ v3 (2026-04-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91E7ED36-0629-42A1-9484-5DFA9281291D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFF1566D-FC9A-4ACD-A17B-64FE7BD19AF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CPD" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="16">
@@ -69,54 +69,54 @@
   <si>
     <t>Patrocinados</t>
   </si>
   <si>
     <t>Directos</t>
   </si>
   <si>
     <t>Warrants</t>
   </si>
   <si>
     <t>Otros</t>
   </si>
   <si>
     <t>Volumen nominal</t>
   </si>
   <si>
     <t>Tasa Promedio</t>
   </si>
   <si>
     <t>Plazo Promedio (días)</t>
   </si>
   <si>
     <t>Sin datos</t>
   </si>
   <si>
-    <t>Fecha de actualización: 15/02/2026</t>
+    <t>Período Febrero 2015 - Febrero 2026</t>
   </si>
   <si>
-    <t>Período Febrero 2015 - Enero 2026</t>
+    <t>Fecha de actualización: 15/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -801,119 +801,119 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P178"/>
+  <dimension ref="A1:P180"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="9" topLeftCell="B130" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="9" topLeftCell="B132" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight" activeCell="M141" sqref="M141"/>
+      <selection pane="bottomRight" activeCell="D144" sqref="D144"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.5546875" style="4" customWidth="1"/>
     <col min="4" max="6" width="11.44140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" style="4" customWidth="1"/>
     <col min="9" max="9" width="13.21875" style="4" customWidth="1"/>
     <col min="10" max="13" width="11.44140625" style="4" customWidth="1"/>
     <col min="14" max="14" width="11.44140625" style="26" customWidth="1"/>
     <col min="15" max="16" width="11.44140625" style="4" customWidth="1"/>
     <col min="17" max="16384" width="11.44140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="24.6" x14ac:dyDescent="0.65">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.45">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
     </row>
     <row r="4" spans="1:16" ht="15.6" x14ac:dyDescent="0.4">
       <c r="N4" s="4"/>
     </row>
     <row r="5" spans="1:16" ht="15.6" x14ac:dyDescent="0.4">
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="N5" s="4"/>
@@ -5918,87 +5918,122 @@
       </c>
       <c r="E141" s="23">
         <v>78.051728537031636</v>
       </c>
       <c r="F141" s="24">
         <v>0</v>
       </c>
       <c r="G141" s="22"/>
       <c r="H141" s="23"/>
       <c r="I141" s="27">
         <v>549510.40384754899</v>
       </c>
       <c r="J141" s="22">
         <v>0.39908342478284414</v>
       </c>
       <c r="K141" s="23">
         <v>44.444545818664935</v>
       </c>
       <c r="L141" s="24"/>
       <c r="M141" s="22"/>
       <c r="N141" s="23"/>
       <c r="O141" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="142" spans="2:15" ht="15.6" x14ac:dyDescent="0.4"/>
+    <row r="142" spans="2:15" ht="15.6" x14ac:dyDescent="0.4">
+      <c r="B142" s="14">
+        <v>46054</v>
+      </c>
+      <c r="C142" s="15">
+        <v>243034.23888496001</v>
+      </c>
+      <c r="D142" s="16">
+        <v>0.29703312674514032</v>
+      </c>
+      <c r="E142" s="17">
+        <v>80.277381880503782</v>
+      </c>
+      <c r="F142" s="18">
+        <v>0</v>
+      </c>
+      <c r="G142" s="16"/>
+      <c r="H142" s="17"/>
+      <c r="I142" s="18">
+        <v>627319.08917130099</v>
+      </c>
+      <c r="J142" s="16">
+        <v>0.40473449850823146</v>
+      </c>
+      <c r="K142" s="17">
+        <v>47.747212158235619</v>
+      </c>
+      <c r="L142" s="18"/>
+      <c r="M142" s="16"/>
+      <c r="N142" s="17"/>
+      <c r="O142" s="19">
+        <v>0</v>
+      </c>
+    </row>
     <row r="143" spans="2:15" ht="15.6" x14ac:dyDescent="0.4"/>
-    <row r="144" spans="2:15" ht="15.6" hidden="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-    <row r="146" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="144" spans="2:15" ht="15.6" x14ac:dyDescent="0.4"/>
+    <row r="145" ht="15.6" x14ac:dyDescent="0.4"/>
+    <row r="146" ht="15.6" hidden="1" x14ac:dyDescent="0.4"/>
     <row r="147" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="148" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="149" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="150" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="151" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="152" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="153" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="154" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="155" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="156" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="157" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="158" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="159" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="160" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="161" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="162" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="163" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="164" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="165" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="166" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="167" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="168" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="169" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="170" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="171" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="172" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="173" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="174" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="175" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="176" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="177" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="178" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="179" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="180" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>