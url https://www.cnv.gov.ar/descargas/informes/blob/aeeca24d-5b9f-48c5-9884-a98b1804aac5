--- v3 (2026-04-01)
+++ v4 (2026-04-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFF1566D-FC9A-4ACD-A17B-64FE7BD19AF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2D2838A-F6D8-41A8-9DED-6EBFCABB0348}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CPD" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="16">
@@ -69,54 +69,54 @@
   <si>
     <t>Patrocinados</t>
   </si>
   <si>
     <t>Directos</t>
   </si>
   <si>
     <t>Warrants</t>
   </si>
   <si>
     <t>Otros</t>
   </si>
   <si>
     <t>Volumen nominal</t>
   </si>
   <si>
     <t>Tasa Promedio</t>
   </si>
   <si>
     <t>Plazo Promedio (días)</t>
   </si>
   <si>
     <t>Sin datos</t>
   </si>
   <si>
-    <t>Período Febrero 2015 - Febrero 2026</t>
+    <t>Período Febrero 2015 - Marzo 2026</t>
   </si>
   <si>
-    <t>Fecha de actualización: 15/03/2026</t>
+    <t>Fecha de actualización: 15/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -801,57 +801,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P180"/>
+  <dimension ref="A1:P181"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="9" topLeftCell="B132" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="9" topLeftCell="B137" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight" activeCell="D144" sqref="D144"/>
+      <selection pane="bottomRight" activeCell="P143" sqref="P143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.5546875" style="4" customWidth="1"/>
     <col min="4" max="6" width="11.44140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" style="4" customWidth="1"/>
     <col min="9" max="9" width="13.21875" style="4" customWidth="1"/>
     <col min="10" max="13" width="11.44140625" style="4" customWidth="1"/>
     <col min="14" max="14" width="11.44140625" style="26" customWidth="1"/>
     <col min="15" max="16" width="11.44140625" style="4" customWidth="1"/>
     <col min="17" max="16384" width="11.44140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="24.6" x14ac:dyDescent="0.65">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -5952,88 +5952,122 @@
       </c>
       <c r="E142" s="17">
         <v>80.277381880503782</v>
       </c>
       <c r="F142" s="18">
         <v>0</v>
       </c>
       <c r="G142" s="16"/>
       <c r="H142" s="17"/>
       <c r="I142" s="18">
         <v>627319.08917130099</v>
       </c>
       <c r="J142" s="16">
         <v>0.40473449850823146</v>
       </c>
       <c r="K142" s="17">
         <v>47.747212158235619</v>
       </c>
       <c r="L142" s="18"/>
       <c r="M142" s="16"/>
       <c r="N142" s="17"/>
       <c r="O142" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="143" spans="2:15" ht="15.6" x14ac:dyDescent="0.4"/>
+    <row r="143" spans="2:15" ht="15.6" x14ac:dyDescent="0.4">
+      <c r="B143" s="20">
+        <v>46082</v>
+      </c>
+      <c r="C143" s="21">
+        <v>328806.90700757899</v>
+      </c>
+      <c r="D143" s="22">
+        <v>0.26696849886982199</v>
+      </c>
+      <c r="E143" s="23">
+        <v>80.410298755134505</v>
+      </c>
+      <c r="F143" s="24">
+        <v>0</v>
+      </c>
+      <c r="G143" s="22"/>
+      <c r="H143" s="23"/>
+      <c r="I143" s="27">
+        <v>698401.678946089</v>
+      </c>
+      <c r="J143" s="22">
+        <v>0.37139279055039648</v>
+      </c>
+      <c r="K143" s="23">
+        <v>49.036378391363911</v>
+      </c>
+      <c r="L143" s="24"/>
+      <c r="M143" s="22"/>
+      <c r="N143" s="23"/>
+      <c r="O143" s="25">
+        <v>0</v>
+      </c>
+    </row>
     <row r="144" spans="2:15" ht="15.6" x14ac:dyDescent="0.4"/>
     <row r="145" ht="15.6" x14ac:dyDescent="0.4"/>
-    <row r="146" ht="15.6" hidden="1" x14ac:dyDescent="0.4"/>
-    <row r="147" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="146" ht="15.6" x14ac:dyDescent="0.4"/>
+    <row r="147" ht="15.6" hidden="1" x14ac:dyDescent="0.4"/>
     <row r="148" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="149" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="150" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="151" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="152" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="153" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="154" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="155" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="156" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="157" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="158" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="159" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="160" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="161" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="162" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="163" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="164" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="165" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="166" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="167" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="168" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="169" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="170" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="171" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="172" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="173" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="174" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="175" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="176" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="177" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="178" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="179" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="180" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="181" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>