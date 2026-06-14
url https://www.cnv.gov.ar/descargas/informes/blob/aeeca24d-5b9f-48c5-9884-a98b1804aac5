--- v4 (2026-04-29)
+++ v5 (2026-06-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2D2838A-F6D8-41A8-9DED-6EBFCABB0348}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5315BED0-C471-401C-A745-D76F7062D473}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CPD" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="16">
@@ -69,54 +69,54 @@
   <si>
     <t>Patrocinados</t>
   </si>
   <si>
     <t>Directos</t>
   </si>
   <si>
     <t>Warrants</t>
   </si>
   <si>
     <t>Otros</t>
   </si>
   <si>
     <t>Volumen nominal</t>
   </si>
   <si>
     <t>Tasa Promedio</t>
   </si>
   <si>
     <t>Plazo Promedio (días)</t>
   </si>
   <si>
     <t>Sin datos</t>
   </si>
   <si>
-    <t>Período Febrero 2015 - Marzo 2026</t>
+    <t>Fecha de actualización: 15/05/2026</t>
   </si>
   <si>
-    <t>Fecha de actualización: 15/04/2026</t>
+    <t>Período Febrero 2015 - Abril 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -807,113 +807,113 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P181"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B137" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight" activeCell="P143" sqref="P143"/>
+      <selection pane="bottomRight" activeCell="B144" sqref="B144"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.5546875" style="4" customWidth="1"/>
     <col min="4" max="6" width="11.44140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" style="4" customWidth="1"/>
     <col min="9" max="9" width="13.21875" style="4" customWidth="1"/>
     <col min="10" max="13" width="11.44140625" style="4" customWidth="1"/>
     <col min="14" max="14" width="11.44140625" style="26" customWidth="1"/>
     <col min="15" max="16" width="11.44140625" style="4" customWidth="1"/>
     <col min="17" max="16384" width="11.44140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="24.6" x14ac:dyDescent="0.65">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.45">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
     </row>
     <row r="4" spans="1:16" ht="15.6" x14ac:dyDescent="0.4">
       <c r="N4" s="4"/>
     </row>
     <row r="5" spans="1:16" ht="15.6" x14ac:dyDescent="0.4">
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="N5" s="4"/>
@@ -5986,51 +5986,84 @@
       </c>
       <c r="E143" s="23">
         <v>80.410298755134505</v>
       </c>
       <c r="F143" s="24">
         <v>0</v>
       </c>
       <c r="G143" s="22"/>
       <c r="H143" s="23"/>
       <c r="I143" s="27">
         <v>698401.678946089</v>
       </c>
       <c r="J143" s="22">
         <v>0.37139279055039648</v>
       </c>
       <c r="K143" s="23">
         <v>49.036378391363911</v>
       </c>
       <c r="L143" s="24"/>
       <c r="M143" s="22"/>
       <c r="N143" s="23"/>
       <c r="O143" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="144" spans="2:15" ht="15.6" x14ac:dyDescent="0.4"/>
+    <row r="144" spans="2:15" ht="15.6" x14ac:dyDescent="0.4">
+      <c r="B144" s="14">
+        <v>46113</v>
+      </c>
+      <c r="C144" s="15">
+        <v>287193.92724481999</v>
+      </c>
+      <c r="D144" s="16">
+        <v>0.23994542116572895</v>
+      </c>
+      <c r="E144" s="17">
+        <v>78.806057923238058</v>
+      </c>
+      <c r="F144" s="18">
+        <v>0</v>
+      </c>
+      <c r="G144" s="16"/>
+      <c r="H144" s="17"/>
+      <c r="I144" s="18">
+        <v>734623.37846306898</v>
+      </c>
+      <c r="J144" s="16">
+        <v>0.32512824734942758</v>
+      </c>
+      <c r="K144" s="17">
+        <v>46.887082869549893</v>
+      </c>
+      <c r="L144" s="18"/>
+      <c r="M144" s="16"/>
+      <c r="N144" s="17"/>
+      <c r="O144" s="19">
+        <v>0</v>
+      </c>
+    </row>
     <row r="145" ht="15.6" x14ac:dyDescent="0.4"/>
     <row r="146" ht="15.6" x14ac:dyDescent="0.4"/>
     <row r="147" ht="15.6" hidden="1" x14ac:dyDescent="0.4"/>
     <row r="148" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="149" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="150" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="151" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="152" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="153" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="154" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="155" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="156" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="157" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="158" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="159" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="160" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="161" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="162" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="163" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="164" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="165" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="166" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="167" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="168" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="169" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>