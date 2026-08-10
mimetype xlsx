--- v5 (2026-06-14)
+++ v6 (2026-08-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5315BED0-C471-401C-A745-D76F7062D473}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4611C3F8-4C68-4879-8AAE-7C03EA0ED79D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CPD" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="16">
@@ -69,54 +69,54 @@
   <si>
     <t>Patrocinados</t>
   </si>
   <si>
     <t>Directos</t>
   </si>
   <si>
     <t>Warrants</t>
   </si>
   <si>
     <t>Otros</t>
   </si>
   <si>
     <t>Volumen nominal</t>
   </si>
   <si>
     <t>Tasa Promedio</t>
   </si>
   <si>
     <t>Plazo Promedio (días)</t>
   </si>
   <si>
     <t>Sin datos</t>
   </si>
   <si>
-    <t>Fecha de actualización: 15/05/2026</t>
+    <t>Período Febrero 2015 - Junio 2026</t>
   </si>
   <si>
-    <t>Período Febrero 2015 - Abril 2026</t>
+    <t>Fecha de actualización: 15/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -801,119 +801,119 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P181"/>
+  <dimension ref="A1:P184"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B137" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight" activeCell="B144" sqref="B144"/>
+      <selection pane="bottomRight" activeCell="A146" sqref="A146"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="4" customWidth="1"/>
-    <col min="3" max="3" width="15.5546875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="14.88671875" style="4" customWidth="1"/>
     <col min="4" max="6" width="11.44140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" style="4" customWidth="1"/>
     <col min="9" max="9" width="13.21875" style="4" customWidth="1"/>
     <col min="10" max="13" width="11.44140625" style="4" customWidth="1"/>
     <col min="14" max="14" width="11.44140625" style="26" customWidth="1"/>
     <col min="15" max="16" width="11.44140625" style="4" customWidth="1"/>
     <col min="17" max="16384" width="11.44140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="24.6" x14ac:dyDescent="0.65">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:16" ht="17.399999999999999" x14ac:dyDescent="0.45">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
     </row>
     <row r="4" spans="1:16" ht="15.6" x14ac:dyDescent="0.4">
       <c r="N4" s="4"/>
     </row>
     <row r="5" spans="1:16" ht="15.6" x14ac:dyDescent="0.4">
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="N5" s="4"/>
@@ -6020,87 +6020,156 @@
       </c>
       <c r="E144" s="17">
         <v>78.806057923238058</v>
       </c>
       <c r="F144" s="18">
         <v>0</v>
       </c>
       <c r="G144" s="16"/>
       <c r="H144" s="17"/>
       <c r="I144" s="18">
         <v>734623.37846306898</v>
       </c>
       <c r="J144" s="16">
         <v>0.32512824734942758</v>
       </c>
       <c r="K144" s="17">
         <v>46.887082869549893</v>
       </c>
       <c r="L144" s="18"/>
       <c r="M144" s="16"/>
       <c r="N144" s="17"/>
       <c r="O144" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="145" ht="15.6" x14ac:dyDescent="0.4"/>
-[...14 lines deleted...]
-    <row r="160" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="145" spans="2:15" ht="15.6" x14ac:dyDescent="0.4">
+      <c r="B145" s="20">
+        <v>46143</v>
+      </c>
+      <c r="C145" s="21">
+        <v>274550.21020238998</v>
+      </c>
+      <c r="D145" s="22">
+        <v>0.21372826892059987</v>
+      </c>
+      <c r="E145" s="23">
+        <v>81.275003892570624</v>
+      </c>
+      <c r="F145" s="24">
+        <v>0</v>
+      </c>
+      <c r="G145" s="22"/>
+      <c r="H145" s="23"/>
+      <c r="I145" s="27">
+        <v>757536.39039928897</v>
+      </c>
+      <c r="J145" s="22">
+        <v>0.30354442853513847</v>
+      </c>
+      <c r="K145" s="23">
+        <v>49.688165015557686</v>
+      </c>
+      <c r="L145" s="24"/>
+      <c r="M145" s="22"/>
+      <c r="N145" s="23"/>
+      <c r="O145" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="2:15" ht="15.6" x14ac:dyDescent="0.4">
+      <c r="B146" s="14">
+        <v>46174</v>
+      </c>
+      <c r="C146" s="15">
+        <v>331344.72726716002</v>
+      </c>
+      <c r="D146" s="16">
+        <v>0.21585914002740383</v>
+      </c>
+      <c r="E146" s="17">
+        <v>83.410829911175568</v>
+      </c>
+      <c r="F146" s="18">
+        <v>0</v>
+      </c>
+      <c r="G146" s="16"/>
+      <c r="H146" s="17"/>
+      <c r="I146" s="18">
+        <v>891049.13899948099</v>
+      </c>
+      <c r="J146" s="16">
+        <v>0.28574550642351126</v>
+      </c>
+      <c r="K146" s="17">
+        <v>47.838116653637606</v>
+      </c>
+      <c r="L146" s="18"/>
+      <c r="M146" s="16"/>
+      <c r="N146" s="17"/>
+      <c r="O146" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="2:15" ht="15.6" x14ac:dyDescent="0.4"/>
+    <row r="148" spans="2:15" ht="15.6" x14ac:dyDescent="0.4"/>
+    <row r="149" spans="2:15" ht="15.6" x14ac:dyDescent="0.4"/>
+    <row r="150" spans="2:15" ht="15.6" hidden="1" x14ac:dyDescent="0.4"/>
+    <row r="151" spans="2:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="152" spans="2:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="153" spans="2:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="154" spans="2:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="155" spans="2:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="156" spans="2:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="157" spans="2:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="158" spans="2:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="159" spans="2:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="160" spans="2:15" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="161" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="162" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="163" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="164" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="165" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="166" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="167" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="168" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="169" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="170" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="171" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="172" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="173" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="174" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="175" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="176" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="177" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="178" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="179" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="180" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="181" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="182" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="183" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="184" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>