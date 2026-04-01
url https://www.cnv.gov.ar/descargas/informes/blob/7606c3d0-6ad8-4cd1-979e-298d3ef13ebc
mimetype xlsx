--- v2 (2026-03-10)
+++ v3 (2026-04-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E544766-3633-443F-AE05-A0E64A264A66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9245DFC-056A-47C9-BA51-38932E45C595}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FCIC" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="68">
@@ -229,54 +229,54 @@
   <si>
     <t>Adblick Granos Plus Fondo Común de Inversión Cerrado Agropecuario Tramo II</t>
   </si>
   <si>
     <t>Dracma Fondo Común de Inversión Cerrado Inmobiliario Tramo III</t>
   </si>
   <si>
     <t>IEB S.A.</t>
   </si>
   <si>
     <t>Fondo Común de Inversión Cerrado Inmobiliario Puerto Nizuc</t>
   </si>
   <si>
     <t>Adblick Ganadería Fondo Común de Inversión Cerrado Agropecuario Tramo III</t>
   </si>
   <si>
     <t>Adblick Granos Plus Fondo Común de Inversión Cerrado Agropecuario Tramo III</t>
   </si>
   <si>
     <t>Allaria Fondos Administrados SGFCI S.A.</t>
   </si>
   <si>
     <t>Allaria Lendar FCIC de Créditos Tercer Tramo</t>
   </si>
   <si>
-    <t>Período Diciembre 2016 - Enero 2026</t>
-[...2 lines deleted...]
-    <t>Fecha de actualización: 15/02/2026</t>
+    <t>Período Diciembre 2016 - Febrero 2026</t>
+  </si>
+  <si>
+    <t>Fecha de actualización: 15/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -951,52 +951,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="13.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="44.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="69.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="20" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.88671875" style="2" customWidth="1"/>
     <col min="9" max="9" width="15" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="2" customWidth="1"/>
     <col min="12" max="16384" width="11.44140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.6" x14ac:dyDescent="0.5">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>