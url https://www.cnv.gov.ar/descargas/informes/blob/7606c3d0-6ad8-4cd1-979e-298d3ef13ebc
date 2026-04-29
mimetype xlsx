--- v3 (2026-04-01)
+++ v4 (2026-04-29)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9245DFC-056A-47C9-BA51-38932E45C595}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83E0A55A-760C-4B3A-8045-2E7BE414D529}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FCIC" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="70">
   <si>
     <t>Emisión de Fondos Comunes de Inversión Cerrados (FCIC)</t>
   </si>
   <si>
     <t>Fuente: CNV</t>
   </si>
   <si>
     <t>Fecha Colocación</t>
   </si>
   <si>
     <t>Fecha de Emisión</t>
   </si>
   <si>
     <t>Agente de Administración</t>
   </si>
   <si>
     <t>Denominación FCIC</t>
   </si>
   <si>
     <t>Moneda</t>
   </si>
   <si>
     <t>Precio de suscripción
 Cuotaparte
 (moneda emisión)</t>
@@ -229,54 +229,60 @@
   <si>
     <t>Adblick Granos Plus Fondo Común de Inversión Cerrado Agropecuario Tramo II</t>
   </si>
   <si>
     <t>Dracma Fondo Común de Inversión Cerrado Inmobiliario Tramo III</t>
   </si>
   <si>
     <t>IEB S.A.</t>
   </si>
   <si>
     <t>Fondo Común de Inversión Cerrado Inmobiliario Puerto Nizuc</t>
   </si>
   <si>
     <t>Adblick Ganadería Fondo Común de Inversión Cerrado Agropecuario Tramo III</t>
   </si>
   <si>
     <t>Adblick Granos Plus Fondo Común de Inversión Cerrado Agropecuario Tramo III</t>
   </si>
   <si>
     <t>Allaria Fondos Administrados SGFCI S.A.</t>
   </si>
   <si>
     <t>Allaria Lendar FCIC de Créditos Tercer Tramo</t>
   </si>
   <si>
-    <t>Período Diciembre 2016 - Febrero 2026</t>
-[...2 lines deleted...]
-    <t>Fecha de actualización: 15/03/2026</t>
+    <t>Período Diciembre 2016 - Marzo 2026</t>
+  </si>
+  <si>
+    <t>Fecha de actualización: 15/04/2026</t>
+  </si>
+  <si>
+    <t>Valiant Asset Management SGFCI S.A.U.</t>
+  </si>
+  <si>
+    <t>Valiant Fondo Común de Inversión Cerrado de Créditos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -639,51 +645,51 @@
         <sz val="9"/>
         <color theme="2"/>
         <name val="Montserrat"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabla4" displayName="Tabla4" ref="B6:J37" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabla4" displayName="Tabla4" ref="B6:J38" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:J16">
     <sortCondition ref="B5:B14"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Fecha Colocación" dataDxfId="8"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Fecha de Emisión" dataDxfId="7"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Agente de Administración" dataDxfId="6"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Denominación FCIC" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Moneda" dataDxfId="4"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Precio de suscripción_x000a_Cuotaparte_x000a_(moneda emisión)" dataDxfId="3"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Monto Colocado_x000a_(moneda emisión)" dataDxfId="2"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Tipo de FCIC" dataDxfId="1"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Plazo_x000a_(meses)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="CNV 2024">
       <a:dk1>
         <a:srgbClr val="242C4F"/>
       </a:dk1>
@@ -949,54 +955,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K54"/>
+  <dimension ref="A1:K55"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" topLeftCell="A15" workbookViewId="0">
+      <selection activeCell="E38" sqref="E38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="13.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="44.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="69.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="20" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.88671875" style="2" customWidth="1"/>
     <col min="9" max="9" width="15" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="2" customWidth="1"/>
     <col min="12" max="16384" width="11.44140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.6" x14ac:dyDescent="0.5">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
@@ -1939,72 +1945,89 @@
         <v>45950</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>64</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>65</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="7">
         <v>1</v>
       </c>
       <c r="H37" s="8">
         <v>3109211</v>
       </c>
       <c r="I37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="8">
         <v>133.93333333333334</v>
       </c>
     </row>
     <row r="38" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
-      <c r="B38" s="11"/>
-[...7 lines deleted...]
-      <c r="J38" s="8"/>
+      <c r="B38" s="11">
+        <v>46086</v>
+      </c>
+      <c r="C38" s="11">
+        <v>46091</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" s="7">
+        <v>1</v>
+      </c>
+      <c r="H38" s="8">
+        <v>6342558833</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J38" s="8">
+        <v>24.366666666666667</v>
+      </c>
     </row>
     <row r="39" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
-      <c r="B39" s="4"/>
-[...3 lines deleted...]
-      <c r="F39" s="10"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="6"/>
       <c r="G39" s="7"/>
       <c r="H39" s="8"/>
       <c r="I39" s="6"/>
       <c r="J39" s="8"/>
     </row>
-    <row r="40" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="10"/>
       <c r="G40" s="7"/>
       <c r="H40" s="8"/>
       <c r="I40" s="6"/>
       <c r="J40" s="8"/>
     </row>
     <row r="41" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="10"/>
       <c r="G41" s="7"/>
       <c r="H41" s="8"/>
       <c r="I41" s="6"/>
       <c r="J41" s="8"/>
     </row>
     <row r="42" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="9"/>
@@ -2114,54 +2137,65 @@
       <c r="I51" s="6"/>
       <c r="J51" s="8"/>
     </row>
     <row r="52" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="10"/>
       <c r="G52" s="7"/>
       <c r="H52" s="8"/>
       <c r="I52" s="6"/>
       <c r="J52" s="8"/>
     </row>
     <row r="53" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
       <c r="F53" s="10"/>
       <c r="G53" s="7"/>
       <c r="H53" s="8"/>
       <c r="I53" s="6"/>
       <c r="J53" s="8"/>
     </row>
-    <row r="54" spans="2:10" ht="14.4" x14ac:dyDescent="0.35"/>
+    <row r="54" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
+      <c r="D54" s="9"/>
+      <c r="E54" s="9"/>
+      <c r="F54" s="10"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="8"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="8"/>
+    </row>
+    <row r="55" spans="2:10" ht="14.4" x14ac:dyDescent="0.35"/>
   </sheetData>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F23 F29:F53" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F23 F29:F54" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$K$1:$K$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="F23 F29 F30:F33" listDataValidation="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>