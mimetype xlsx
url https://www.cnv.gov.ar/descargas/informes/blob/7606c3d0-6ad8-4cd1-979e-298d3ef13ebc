--- v4 (2026-04-29)
+++ v5 (2026-06-14)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83E0A55A-760C-4B3A-8045-2E7BE414D529}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC18E581-D5CD-4519-ABFE-0A2D7478A8D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FCIC" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="72">
   <si>
     <t>Emisión de Fondos Comunes de Inversión Cerrados (FCIC)</t>
   </si>
   <si>
     <t>Fuente: CNV</t>
   </si>
   <si>
     <t>Fecha Colocación</t>
   </si>
   <si>
     <t>Fecha de Emisión</t>
   </si>
   <si>
     <t>Agente de Administración</t>
   </si>
   <si>
     <t>Denominación FCIC</t>
   </si>
   <si>
     <t>Moneda</t>
   </si>
   <si>
     <t>Precio de suscripción
 Cuotaparte
 (moneda emisión)</t>
@@ -229,60 +229,66 @@
   <si>
     <t>Adblick Granos Plus Fondo Común de Inversión Cerrado Agropecuario Tramo II</t>
   </si>
   <si>
     <t>Dracma Fondo Común de Inversión Cerrado Inmobiliario Tramo III</t>
   </si>
   <si>
     <t>IEB S.A.</t>
   </si>
   <si>
     <t>Fondo Común de Inversión Cerrado Inmobiliario Puerto Nizuc</t>
   </si>
   <si>
     <t>Adblick Ganadería Fondo Común de Inversión Cerrado Agropecuario Tramo III</t>
   </si>
   <si>
     <t>Adblick Granos Plus Fondo Común de Inversión Cerrado Agropecuario Tramo III</t>
   </si>
   <si>
     <t>Allaria Fondos Administrados SGFCI S.A.</t>
   </si>
   <si>
     <t>Allaria Lendar FCIC de Créditos Tercer Tramo</t>
   </si>
   <si>
-    <t>Período Diciembre 2016 - Marzo 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Valiant Asset Management SGFCI S.A.U.</t>
   </si>
   <si>
     <t>Valiant Fondo Común de Inversión Cerrado de Créditos</t>
+  </si>
+  <si>
+    <t>Período Diciembre 2016 - Abril 2026</t>
+  </si>
+  <si>
+    <t>Fecha de actualización: 15/05/2026</t>
+  </si>
+  <si>
+    <t>Balanz Sociedad Gerente de Fondos Comunes de Inversión S.A.U.</t>
+  </si>
+  <si>
+    <t>Mercadolibre Fondo Común de Inversión Cerrado de Créditos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -645,51 +651,51 @@
         <sz val="9"/>
         <color theme="2"/>
         <name val="Montserrat"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabla4" displayName="Tabla4" ref="B6:J38" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabla4" displayName="Tabla4" ref="B6:J39" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:J16">
     <sortCondition ref="B5:B14"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Fecha Colocación" dataDxfId="8"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Fecha de Emisión" dataDxfId="7"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Agente de Administración" dataDxfId="6"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Denominación FCIC" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Moneda" dataDxfId="4"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Precio de suscripción_x000a_Cuotaparte_x000a_(moneda emisión)" dataDxfId="3"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Monto Colocado_x000a_(moneda emisión)" dataDxfId="2"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Tipo de FCIC" dataDxfId="1"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Plazo_x000a_(meses)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="CNV 2024">
       <a:dk1>
         <a:srgbClr val="242C4F"/>
       </a:dk1>
@@ -955,92 +961,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K55"/>
+  <dimension ref="A1:K56"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A15" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="13.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="44.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="69.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="20" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.88671875" style="2" customWidth="1"/>
     <col min="9" max="9" width="15" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="2" customWidth="1"/>
     <col min="12" max="16384" width="11.44140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.6" x14ac:dyDescent="0.5">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11" ht="14.4" x14ac:dyDescent="0.35">
       <c r="A2" s="17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
     <row r="3" spans="1:11" ht="14.4" x14ac:dyDescent="0.35"/>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.35">
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="14.4" x14ac:dyDescent="0.35"/>
     <row r="6" spans="1:11" ht="43.2" x14ac:dyDescent="0.35">
       <c r="B6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>3</v>
@@ -1952,93 +1958,111 @@
       </c>
       <c r="F37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="7">
         <v>1</v>
       </c>
       <c r="H37" s="8">
         <v>3109211</v>
       </c>
       <c r="I37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J37" s="8">
         <v>133.93333333333334</v>
       </c>
     </row>
     <row r="38" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
       <c r="B38" s="11">
         <v>46086</v>
       </c>
       <c r="C38" s="11">
         <v>46091</v>
       </c>
       <c r="D38" s="12" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E38" s="12" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G38" s="7">
         <v>1</v>
       </c>
       <c r="H38" s="8">
         <v>6342558833</v>
       </c>
       <c r="I38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="8">
         <v>24.366666666666667</v>
       </c>
     </row>
     <row r="39" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
-      <c r="C39" s="11"/>
-[...6 lines deleted...]
-      <c r="J39" s="8"/>
+      <c r="B39" s="11">
+        <v>46132</v>
+      </c>
+      <c r="C39" s="11">
+        <v>46134</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G39" s="7">
+        <v>1</v>
+      </c>
+      <c r="H39" s="8">
+        <v>411172881500</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J39" s="8">
+        <v>15.2</v>
+      </c>
     </row>
     <row r="40" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
-      <c r="B40" s="4"/>
-[...3 lines deleted...]
-      <c r="F40" s="10"/>
+      <c r="C40" s="11"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="6"/>
       <c r="G40" s="7"/>
       <c r="H40" s="8"/>
       <c r="I40" s="6"/>
       <c r="J40" s="8"/>
     </row>
-    <row r="41" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="10"/>
       <c r="G41" s="7"/>
       <c r="H41" s="8"/>
       <c r="I41" s="6"/>
       <c r="J41" s="8"/>
     </row>
     <row r="42" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="10"/>
       <c r="G42" s="7"/>
       <c r="H42" s="8"/>
       <c r="I42" s="6"/>
       <c r="J42" s="8"/>
     </row>
     <row r="43" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="9"/>
@@ -2148,54 +2172,65 @@
       <c r="I52" s="6"/>
       <c r="J52" s="8"/>
     </row>
     <row r="53" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
       <c r="F53" s="10"/>
       <c r="G53" s="7"/>
       <c r="H53" s="8"/>
       <c r="I53" s="6"/>
       <c r="J53" s="8"/>
     </row>
     <row r="54" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
       <c r="F54" s="10"/>
       <c r="G54" s="7"/>
       <c r="H54" s="8"/>
       <c r="I54" s="6"/>
       <c r="J54" s="8"/>
     </row>
-    <row r="55" spans="2:10" ht="14.4" x14ac:dyDescent="0.35"/>
+    <row r="55" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="D55" s="9"/>
+      <c r="E55" s="9"/>
+      <c r="F55" s="10"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="8"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="8"/>
+    </row>
+    <row r="56" spans="2:10" ht="14.4" x14ac:dyDescent="0.35"/>
   </sheetData>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F23 F29:F54" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F23 F29:F55" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$K$1:$K$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="F23 F29 F30:F33" listDataValidation="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>