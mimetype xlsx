--- v5 (2026-06-14)
+++ v6 (2026-08-10)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC18E581-D5CD-4519-ABFE-0A2D7478A8D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{873A16C0-8DDC-4457-890B-0E245908A72E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FCIC" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="75">
   <si>
     <t>Emisión de Fondos Comunes de Inversión Cerrados (FCIC)</t>
   </si>
   <si>
     <t>Fuente: CNV</t>
   </si>
   <si>
     <t>Fecha Colocación</t>
   </si>
   <si>
     <t>Fecha de Emisión</t>
   </si>
   <si>
     <t>Agente de Administración</t>
   </si>
   <si>
     <t>Denominación FCIC</t>
   </si>
   <si>
     <t>Moneda</t>
   </si>
   <si>
     <t>Precio de suscripción
 Cuotaparte
 (moneda emisión)</t>
@@ -235,60 +235,69 @@
   <si>
     <t>IEB S.A.</t>
   </si>
   <si>
     <t>Fondo Común de Inversión Cerrado Inmobiliario Puerto Nizuc</t>
   </si>
   <si>
     <t>Adblick Ganadería Fondo Común de Inversión Cerrado Agropecuario Tramo III</t>
   </si>
   <si>
     <t>Adblick Granos Plus Fondo Común de Inversión Cerrado Agropecuario Tramo III</t>
   </si>
   <si>
     <t>Allaria Fondos Administrados SGFCI S.A.</t>
   </si>
   <si>
     <t>Allaria Lendar FCIC de Créditos Tercer Tramo</t>
   </si>
   <si>
     <t>Valiant Asset Management SGFCI S.A.U.</t>
   </si>
   <si>
     <t>Valiant Fondo Común de Inversión Cerrado de Créditos</t>
   </si>
   <si>
-    <t>Período Diciembre 2016 - Abril 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Balanz Sociedad Gerente de Fondos Comunes de Inversión S.A.U.</t>
   </si>
   <si>
     <t>Mercadolibre Fondo Común de Inversión Cerrado de Créditos</t>
+  </si>
+  <si>
+    <t>Período Diciembre 2016 - Junio 2026</t>
+  </si>
+  <si>
+    <t>Fecha de actualización: 15/07/2026</t>
+  </si>
+  <si>
+    <t>Ciclo Nova Asset Management S.A.</t>
+  </si>
+  <si>
+    <t>Allaria Lendar FCIC de Créditos Segundo Tramo</t>
+  </si>
+  <si>
+    <t>Reit Ciclo Nova FCIC Inmobiliario</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -651,51 +660,51 @@
         <sz val="9"/>
         <color theme="2"/>
         <name val="Montserrat"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabla4" displayName="Tabla4" ref="B6:J39" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabla4" displayName="Tabla4" ref="B6:J41" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:J16">
     <sortCondition ref="B5:B14"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Fecha Colocación" dataDxfId="8"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Fecha de Emisión" dataDxfId="7"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Agente de Administración" dataDxfId="6"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Denominación FCIC" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Moneda" dataDxfId="4"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Precio de suscripción_x000a_Cuotaparte_x000a_(moneda emisión)" dataDxfId="3"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Monto Colocado_x000a_(moneda emisión)" dataDxfId="2"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Tipo de FCIC" dataDxfId="1"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Plazo_x000a_(meses)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="CNV 2024">
       <a:dk1>
         <a:srgbClr val="242C4F"/>
       </a:dk1>
@@ -961,92 +970,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K56"/>
+  <dimension ref="A1:K58"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="B40" sqref="B40"/>
+    <sheetView tabSelected="1" topLeftCell="A23" workbookViewId="0">
+      <selection activeCell="C41" sqref="C41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="13.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="44.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="69.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="20" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.88671875" style="2" customWidth="1"/>
     <col min="9" max="9" width="15" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" style="2" customWidth="1"/>
     <col min="12" max="16384" width="11.44140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.6" x14ac:dyDescent="0.5">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11" ht="14.4" x14ac:dyDescent="0.35">
       <c r="A2" s="17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
     <row r="3" spans="1:11" ht="14.4" x14ac:dyDescent="0.35"/>
     <row r="4" spans="1:11" ht="14.4" x14ac:dyDescent="0.35">
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="14.4" x14ac:dyDescent="0.35"/>
     <row r="6" spans="1:11" ht="43.2" x14ac:dyDescent="0.35">
       <c r="B6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>3</v>
@@ -1987,104 +1996,141 @@
       </c>
       <c r="F38" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G38" s="7">
         <v>1</v>
       </c>
       <c r="H38" s="8">
         <v>6342558833</v>
       </c>
       <c r="I38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J38" s="8">
         <v>24.366666666666667</v>
       </c>
     </row>
     <row r="39" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
       <c r="B39" s="11">
         <v>46132</v>
       </c>
       <c r="C39" s="11">
         <v>46134</v>
       </c>
       <c r="D39" s="12" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E39" s="12" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="7">
         <v>1</v>
       </c>
       <c r="H39" s="8">
         <v>411172881500</v>
       </c>
       <c r="I39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J39" s="8">
         <v>15.2</v>
       </c>
     </row>
     <row r="40" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
-      <c r="C40" s="11"/>
-[...6 lines deleted...]
-      <c r="J40" s="8"/>
+      <c r="B40" s="11">
+        <v>46183</v>
+      </c>
+      <c r="C40" s="11">
+        <v>46184</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G40" s="7">
+        <v>1</v>
+      </c>
+      <c r="H40" s="8">
+        <v>66327251000</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="J40" s="8">
+        <v>121.76666666666667</v>
+      </c>
     </row>
     <row r="41" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
-      <c r="B41" s="4"/>
-[...14 lines deleted...]
-      <c r="F42" s="10"/>
+      <c r="B41" s="11">
+        <v>46185</v>
+      </c>
+      <c r="C41" s="11">
+        <v>46191</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="7">
+        <v>1.03</v>
+      </c>
+      <c r="H41" s="8">
+        <v>7000000</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J41" s="8">
+        <v>125.9</v>
+      </c>
+    </row>
+    <row r="42" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="6"/>
       <c r="G42" s="7"/>
       <c r="H42" s="8"/>
       <c r="I42" s="6"/>
       <c r="J42" s="8"/>
     </row>
-    <row r="43" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="2:10" ht="14.4" x14ac:dyDescent="0.35">
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
       <c r="F43" s="10"/>
       <c r="G43" s="7"/>
       <c r="H43" s="8"/>
       <c r="I43" s="6"/>
       <c r="J43" s="8"/>
     </row>
     <row r="44" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="10"/>
       <c r="G44" s="7"/>
       <c r="H44" s="8"/>
       <c r="I44" s="6"/>
       <c r="J44" s="8"/>
     </row>
     <row r="45" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="9"/>
@@ -2183,60 +2229,82 @@
       <c r="I53" s="6"/>
       <c r="J53" s="8"/>
     </row>
     <row r="54" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
       <c r="F54" s="10"/>
       <c r="G54" s="7"/>
       <c r="H54" s="8"/>
       <c r="I54" s="6"/>
       <c r="J54" s="8"/>
     </row>
     <row r="55" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
       <c r="F55" s="10"/>
       <c r="G55" s="7"/>
       <c r="H55" s="8"/>
       <c r="I55" s="6"/>
       <c r="J55" s="8"/>
     </row>
-    <row r="56" spans="2:10" ht="14.4" x14ac:dyDescent="0.35"/>
+    <row r="56" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
+      <c r="D56" s="9"/>
+      <c r="E56" s="9"/>
+      <c r="F56" s="10"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="8"/>
+    </row>
+    <row r="57" spans="2:10" ht="14.4" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="D57" s="9"/>
+      <c r="E57" s="9"/>
+      <c r="F57" s="10"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="8"/>
+      <c r="I57" s="6"/>
+      <c r="J57" s="8"/>
+    </row>
+    <row r="58" spans="2:10" ht="14.4" x14ac:dyDescent="0.35"/>
   </sheetData>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F23 F29:F55" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F23 F29:F57" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$K$1:$K$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="F23 F29 F30:F33" listDataValidation="1"/>
+    <ignoredError sqref="F23 F29 F30:F33 F34:F41" listDataValidation="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FCIC</vt:lpstr>