--- v2 (2026-03-10)
+++ v3 (2026-04-01)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C75553DC-31FF-4CF0-A40B-47656CEC356A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{431929EA-A9CC-48E8-ADF6-D2B4304B2C35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Acciones" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
@@ -240,54 +240,54 @@
   <si>
     <t>IRSA Inversiones y Representaciones S.A.</t>
   </si>
   <si>
     <t>Distribuidora de Gas del Centro S.A.</t>
   </si>
   <si>
     <t>Venta de acciones de accionistas vendedores</t>
   </si>
   <si>
     <t>Ecogas Inversiones S.A.</t>
   </si>
   <si>
     <t>Aumento del capital social por medio de canje de acciones existentes de Distribuidora de Gas Cuyana S.A. y Distribuidora de Gas del Centro S.A.</t>
   </si>
   <si>
     <t>Raghsa S.A.</t>
   </si>
   <si>
     <t>IEB Construcciones S.A.</t>
   </si>
   <si>
     <t>Banco de Valores S.A.</t>
   </si>
   <si>
-    <t>Período Abril 2015 - Enero 2026</t>
-[...2 lines deleted...]
-    <t>Fecha de actualización: 15/02/2026</t>
+    <t>Período Abril 2015 - Febrero 2026</t>
+  </si>
+  <si>
+    <t>Fecha de actualización: 15/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1020,51 +1020,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K2" sqref="K2"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15.6" zeroHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.5546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.44140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="40.33203125" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.5546875" style="6" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="6" customWidth="1"/>
     <col min="6" max="6" width="18.88671875" style="6" customWidth="1"/>
     <col min="7" max="7" width="11.44140625" style="6" customWidth="1"/>
     <col min="8" max="8" width="21.6640625" style="6" customWidth="1"/>
     <col min="9" max="9" width="12.5546875" style="6" customWidth="1"/>
     <col min="10" max="10" width="11.44140625" style="6" customWidth="1"/>
     <col min="11" max="11" width="44.109375" style="6" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.33203125" style="6" customWidth="1"/>
     <col min="13" max="13" width="11.44140625" style="6" customWidth="1"/>
     <col min="14" max="14" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="11.44140625" style="6" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="24.6" x14ac:dyDescent="0.65">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>