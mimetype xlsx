--- v3 (2026-04-01)
+++ v4 (2026-04-29)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{431929EA-A9CC-48E8-ADF6-D2B4304B2C35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C457AEFF-7540-421E-B9D5-D998B726DFA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Acciones" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
@@ -240,54 +240,54 @@
   <si>
     <t>IRSA Inversiones y Representaciones S.A.</t>
   </si>
   <si>
     <t>Distribuidora de Gas del Centro S.A.</t>
   </si>
   <si>
     <t>Venta de acciones de accionistas vendedores</t>
   </si>
   <si>
     <t>Ecogas Inversiones S.A.</t>
   </si>
   <si>
     <t>Aumento del capital social por medio de canje de acciones existentes de Distribuidora de Gas Cuyana S.A. y Distribuidora de Gas del Centro S.A.</t>
   </si>
   <si>
     <t>Raghsa S.A.</t>
   </si>
   <si>
     <t>IEB Construcciones S.A.</t>
   </si>
   <si>
     <t>Banco de Valores S.A.</t>
   </si>
   <si>
-    <t>Período Abril 2015 - Febrero 2026</t>
-[...2 lines deleted...]
-    <t>Fecha de actualización: 15/03/2026</t>
+    <t>Período Abril 2015 - Marzo 2026</t>
+  </si>
+  <si>
+    <t>Fecha de actualización: 15/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1019,52 +1019,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N105"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+    <sheetView tabSelected="1" topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15.6" zeroHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.5546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.44140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="40.33203125" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.5546875" style="6" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="6" customWidth="1"/>
     <col min="6" max="6" width="18.88671875" style="6" customWidth="1"/>
     <col min="7" max="7" width="11.44140625" style="6" customWidth="1"/>
     <col min="8" max="8" width="21.6640625" style="6" customWidth="1"/>
     <col min="9" max="9" width="12.5546875" style="6" customWidth="1"/>
     <col min="10" max="10" width="11.44140625" style="6" customWidth="1"/>
     <col min="11" max="11" width="44.109375" style="6" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.33203125" style="6" customWidth="1"/>
     <col min="13" max="13" width="11.44140625" style="6" customWidth="1"/>
     <col min="14" max="14" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="11.44140625" style="6" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="24.6" x14ac:dyDescent="0.65">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -3298,51 +3298,51 @@
       <c r="G88" s="21"/>
       <c r="H88" s="20"/>
       <c r="I88" s="20"/>
       <c r="J88" s="20"/>
       <c r="K88" s="22"/>
       <c r="L88" s="18"/>
     </row>
     <row r="89" spans="2:12" x14ac:dyDescent="0.4"/>
     <row r="90" spans="2:12" x14ac:dyDescent="0.4"/>
     <row r="91" spans="2:12" x14ac:dyDescent="0.4"/>
     <row r="92" spans="2:12" x14ac:dyDescent="0.4"/>
     <row r="93" spans="2:12" x14ac:dyDescent="0.4"/>
     <row r="94" spans="2:12" x14ac:dyDescent="0.4"/>
     <row r="95" spans="2:12" x14ac:dyDescent="0.4"/>
     <row r="96" spans="2:12" x14ac:dyDescent="0.4"/>
     <row r="97" x14ac:dyDescent="0.4"/>
     <row r="98" x14ac:dyDescent="0.4"/>
     <row r="99" x14ac:dyDescent="0.4"/>
     <row r="100" x14ac:dyDescent="0.4"/>
     <row r="101" x14ac:dyDescent="0.4"/>
     <row r="102" x14ac:dyDescent="0.4"/>
     <row r="103" x14ac:dyDescent="0.4"/>
     <row r="104" x14ac:dyDescent="0.4"/>
     <row r="105" x14ac:dyDescent="0.4"/>
   </sheetData>
-  <dataValidations count="1">
+  <dataValidations disablePrompts="1" count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Entre 0,95 y 1,05." sqref="G47:G87" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>