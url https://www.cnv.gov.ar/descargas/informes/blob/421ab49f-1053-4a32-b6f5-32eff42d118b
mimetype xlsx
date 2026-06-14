--- v4 (2026-04-29)
+++ v5 (2026-06-14)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C457AEFF-7540-421E-B9D5-D998B726DFA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3DFA60F-D178-4339-9C24-702F921544EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Acciones" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
@@ -240,54 +240,54 @@
   <si>
     <t>IRSA Inversiones y Representaciones S.A.</t>
   </si>
   <si>
     <t>Distribuidora de Gas del Centro S.A.</t>
   </si>
   <si>
     <t>Venta de acciones de accionistas vendedores</t>
   </si>
   <si>
     <t>Ecogas Inversiones S.A.</t>
   </si>
   <si>
     <t>Aumento del capital social por medio de canje de acciones existentes de Distribuidora de Gas Cuyana S.A. y Distribuidora de Gas del Centro S.A.</t>
   </si>
   <si>
     <t>Raghsa S.A.</t>
   </si>
   <si>
     <t>IEB Construcciones S.A.</t>
   </si>
   <si>
     <t>Banco de Valores S.A.</t>
   </si>
   <si>
-    <t>Período Abril 2015 - Marzo 2026</t>
-[...2 lines deleted...]
-    <t>Fecha de actualización: 15/04/2026</t>
+    <t>Período Abril 2015 - Abril 2026</t>
+  </si>
+  <si>
+    <t>Fecha de actualización: 15/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1019,52 +1019,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N105"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A17" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15.6" zeroHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.5546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.44140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="40.33203125" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.5546875" style="6" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="6" customWidth="1"/>
     <col min="6" max="6" width="18.88671875" style="6" customWidth="1"/>
     <col min="7" max="7" width="11.44140625" style="6" customWidth="1"/>
     <col min="8" max="8" width="21.6640625" style="6" customWidth="1"/>
     <col min="9" max="9" width="12.5546875" style="6" customWidth="1"/>
     <col min="10" max="10" width="11.44140625" style="6" customWidth="1"/>
     <col min="11" max="11" width="44.109375" style="6" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.33203125" style="6" customWidth="1"/>
     <col min="13" max="13" width="11.44140625" style="6" customWidth="1"/>
     <col min="14" max="14" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="11.44140625" style="6" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="24.6" x14ac:dyDescent="0.65">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>