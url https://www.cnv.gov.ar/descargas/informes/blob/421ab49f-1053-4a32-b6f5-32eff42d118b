--- v5 (2026-06-14)
+++ v6 (2026-08-10)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3DFA60F-D178-4339-9C24-702F921544EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{422CC50A-2C6E-4F03-9D16-D325AE39F16A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Acciones" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
@@ -240,54 +240,54 @@
   <si>
     <t>IRSA Inversiones y Representaciones S.A.</t>
   </si>
   <si>
     <t>Distribuidora de Gas del Centro S.A.</t>
   </si>
   <si>
     <t>Venta de acciones de accionistas vendedores</t>
   </si>
   <si>
     <t>Ecogas Inversiones S.A.</t>
   </si>
   <si>
     <t>Aumento del capital social por medio de canje de acciones existentes de Distribuidora de Gas Cuyana S.A. y Distribuidora de Gas del Centro S.A.</t>
   </si>
   <si>
     <t>Raghsa S.A.</t>
   </si>
   <si>
     <t>IEB Construcciones S.A.</t>
   </si>
   <si>
     <t>Banco de Valores S.A.</t>
   </si>
   <si>
-    <t>Período Abril 2015 - Abril 2026</t>
-[...2 lines deleted...]
-    <t>Fecha de actualización: 15/05/2026</t>
+    <t>Período Abril 2015 - Junio 2026</t>
+  </si>
+  <si>
+    <t>Fecha de actualización: 15/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1019,52 +1019,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N105"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="C14" sqref="C14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15.6" zeroHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.5546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.44140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="40.33203125" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.5546875" style="6" customWidth="1"/>
     <col min="5" max="5" width="14.109375" style="6" customWidth="1"/>
     <col min="6" max="6" width="18.88671875" style="6" customWidth="1"/>
     <col min="7" max="7" width="11.44140625" style="6" customWidth="1"/>
     <col min="8" max="8" width="21.6640625" style="6" customWidth="1"/>
     <col min="9" max="9" width="12.5546875" style="6" customWidth="1"/>
     <col min="10" max="10" width="11.44140625" style="6" customWidth="1"/>
     <col min="11" max="11" width="44.109375" style="6" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.33203125" style="6" customWidth="1"/>
     <col min="13" max="13" width="11.44140625" style="6" customWidth="1"/>
     <col min="14" max="14" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="11.44140625" style="6" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="24.6" x14ac:dyDescent="0.65">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>