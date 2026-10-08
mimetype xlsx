--- v6 (2026-08-10)
+++ v7 (2026-10-08)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FA59C18-5D5F-4EF4-A5F4-C6C305497909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DF7AD01-E73E-4496-A323-B721068F40F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pagarés" sheetId="4" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -96,54 +96,54 @@
       <t>Plazo promedio</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="0"/>
         <rFont val="Montserrat"/>
       </rPr>
       <t xml:space="preserve">
 (días)</t>
     </r>
   </si>
   <si>
     <t>En $</t>
   </si>
   <si>
     <t>En U$S</t>
   </si>
   <si>
     <t>Total en $</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Fecha de actualización: 15/07/2026</t>
+    <t>Período Febrero 2015 - Agosto 2026</t>
   </si>
   <si>
-    <t>Período Febrero 2015 - Junio 2026</t>
+    <t>Fecha de actualización: 15/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -869,97 +869,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q149"/>
+  <dimension ref="A1:Q150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C137" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="P146" sqref="P146"/>
+      <selection pane="bottomRight" activeCell="H148" sqref="H148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="13.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="18.109375" style="4" customWidth="1"/>
     <col min="6" max="9" width="9.44140625" style="4" customWidth="1"/>
     <col min="10" max="12" width="18.109375" style="4" customWidth="1"/>
     <col min="13" max="16" width="9.44140625" style="4" customWidth="1"/>
     <col min="17" max="17" width="12.77734375" style="4" customWidth="1"/>
     <col min="18" max="16384" width="11.44140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="3" customFormat="1" ht="21.6" x14ac:dyDescent="0.5">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
     </row>
     <row r="2" spans="1:17" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.35">
       <c r="A2" s="24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
     </row>
     <row r="3" spans="1:17" ht="14.4" x14ac:dyDescent="0.35"/>
     <row r="4" spans="1:17" ht="14.4" x14ac:dyDescent="0.35">
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="14.4" x14ac:dyDescent="0.35">
@@ -6300,86 +6300,179 @@
       </c>
       <c r="N145" s="28">
         <v>7.6661818380669974E-2</v>
       </c>
       <c r="O145" s="19">
         <v>62.102151030974611</v>
       </c>
       <c r="P145" s="19">
         <v>159.45030449347632</v>
       </c>
     </row>
     <row r="146" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B146" s="9">
         <v>46174</v>
       </c>
       <c r="C146" s="10">
         <v>55313087448.940002</v>
       </c>
       <c r="D146" s="11">
         <v>37443919.149999984</v>
       </c>
       <c r="E146" s="11">
         <v>109616984917.58412</v>
       </c>
       <c r="F146" s="27">
-        <v>0.2312360017157146</v>
+        <v>0.24035798318696291</v>
       </c>
       <c r="G146" s="29">
         <v>6.8831839623775856E-2</v>
       </c>
       <c r="H146" s="15">
         <v>116.44711155812048</v>
       </c>
       <c r="I146" s="12">
         <v>275.64436935133369</v>
       </c>
       <c r="J146" s="10">
         <v>1043391829313.3699</v>
       </c>
       <c r="K146" s="11">
         <v>188289359.13999975</v>
       </c>
       <c r="L146" s="10">
         <v>1316462765403.5432</v>
       </c>
       <c r="M146" s="27">
         <v>0.28280549560535623</v>
       </c>
       <c r="N146" s="29">
         <v>7.3707858550857069E-2</v>
       </c>
       <c r="O146" s="12">
         <v>61.717387883641386</v>
       </c>
       <c r="P146" s="12">
         <v>153.79236105234813</v>
       </c>
     </row>
-    <row r="147" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="148" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="147" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B147" s="16">
+        <v>46204</v>
+      </c>
+      <c r="C147" s="17">
+        <v>12107894493.799999</v>
+      </c>
+      <c r="D147" s="18">
+        <v>31094931.150000021</v>
+      </c>
+      <c r="E147" s="18">
+        <v>58346175274.588364</v>
+      </c>
+      <c r="F147" s="26">
+        <v>0.21025170575321994</v>
+      </c>
+      <c r="G147" s="28">
+        <v>6.3471861441050728E-2</v>
+      </c>
+      <c r="H147" s="22">
+        <v>36.058641632346529</v>
+      </c>
+      <c r="I147" s="19">
+        <v>274.66375642687922</v>
+      </c>
+      <c r="J147" s="17">
+        <v>871347347180.50684</v>
+      </c>
+      <c r="K147" s="18">
+        <v>214491279.15000015</v>
+      </c>
+      <c r="L147" s="17">
+        <v>1190296694343.4175</v>
+      </c>
+      <c r="M147" s="26">
+        <v>0.28355537767741501</v>
+      </c>
+      <c r="N147" s="28">
+        <v>6.9801969796544266E-2</v>
+      </c>
+      <c r="O147" s="19">
+        <v>65.033117399039298</v>
+      </c>
+      <c r="P147" s="19">
+        <v>179.35463793916281</v>
+      </c>
+    </row>
+    <row r="148" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B148" s="9">
+        <v>46235</v>
+      </c>
+      <c r="C148" s="10">
+        <v>7822827911</v>
+      </c>
+      <c r="D148" s="11">
+        <v>31901753.899999991</v>
+      </c>
+      <c r="E148" s="11">
+        <v>55674275205.930313</v>
+      </c>
+      <c r="F148" s="27">
+        <v>0.26793473997236561</v>
+      </c>
+      <c r="G148" s="29">
+        <v>6.8723648581879848E-2</v>
+      </c>
+      <c r="H148" s="15">
+        <v>182.6562393704574</v>
+      </c>
+      <c r="I148" s="12">
+        <v>290.03016616624905</v>
+      </c>
+      <c r="J148" s="10">
+        <v>818886443934.53955</v>
+      </c>
+      <c r="K148" s="11">
+        <v>209790983.97999978</v>
+      </c>
+      <c r="L148" s="10">
+        <v>1133565136659.0339</v>
+      </c>
+      <c r="M148" s="27">
+        <v>0.28905943573878029</v>
+      </c>
+      <c r="N148" s="29">
+        <v>7.7709016299323946E-2</v>
+      </c>
+      <c r="O148" s="12">
+        <v>62.776921213841689</v>
+      </c>
+      <c r="P148" s="12">
+        <v>214.04719778073962</v>
+      </c>
+    </row>
     <row r="149" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="150" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:I7"/>
     <mergeCell ref="J7:P7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="J8:L8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="O8:P8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>