--- v2 (2026-03-10)
+++ v3 (2026-04-01)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87CAD72A-0EDB-4EFF-BE7A-50149946DE5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCF4F70C-1F12-402B-911E-F65FF1500569}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pagarés" sheetId="4" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -96,54 +96,54 @@
       <t>Plazo promedio</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="0"/>
         <rFont val="Montserrat"/>
       </rPr>
       <t xml:space="preserve">
 (días)</t>
     </r>
   </si>
   <si>
     <t>En $</t>
   </si>
   <si>
     <t>En U$S</t>
   </si>
   <si>
     <t>Total en $</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Período Febrero 2015 - Enero 2026</t>
+    <t>Período Febrero 2015 - Febrero 2026</t>
   </si>
   <si>
-    <t>Fecha de actualización: 15/02/2026</t>
+    <t>Fecha de actualización: 15/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -550,58 +550,59 @@
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Porcentaje 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///W:\DesaEstrategia\AB.%20INFORMES\Peri&#243;dicos\INFORME%20MENSUAL\2025\07.%20Julio\2025.07.%20Volumen%20negociado%20MAV.%20JUL25.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DesaEstrategia/AB.%20INFORMES/Peri&#243;dicos/INFORME%20MENSUAL/2025/07.%20Julio/2025.07.%20Volumen%20negociado%20MAV.%20JUL25.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../2025/07.%20Julio/2025.07.%20Volumen%20negociado%20MAV.%20JUL25.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///W:\DesaEstrategia\AB.%20INFORMES\Peri&#243;dicos\INFORME%20MENSUAL\2025\07.%20Julio\2025.07.%20Volumen%20negociado%20MAV.%20JUL25.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DesaEstrategia/AB.%20INFORMES/Peri&#243;dicos/INFORME%20MENSUAL/2025/07.%20Julio/2025.07.%20Volumen%20negociado%20MAV.%20JUL25.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Instrumentos Negociados"/>
       <sheetName val="Anexo ECHEQ"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="17">
           <cell r="F17">
             <v>3545140000</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="CNV 2024">
       <a:dk1>
         <a:srgbClr val="242C4F"/>
@@ -868,57 +869,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q143"/>
+  <dimension ref="A1:Q144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="9" topLeftCell="C132" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="9" topLeftCell="C129" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A141" sqref="A141"/>
+      <selection pane="bottomRight" activeCell="E132" sqref="E132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="13.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="18.109375" style="4" customWidth="1"/>
     <col min="6" max="9" width="9.44140625" style="4" customWidth="1"/>
     <col min="10" max="12" width="18.109375" style="4" customWidth="1"/>
     <col min="13" max="16" width="9.44140625" style="4" customWidth="1"/>
     <col min="17" max="17" width="12.77734375" style="4" customWidth="1"/>
     <col min="18" max="16384" width="11.44140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="3" customFormat="1" ht="21.6" x14ac:dyDescent="0.5">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2"/>
       <c r="H1" s="1"/>
@@ -5495,654 +5496,701 @@
         <v>521579013603.54041</v>
       </c>
       <c r="M128" s="27">
         <v>0.4374282302305269</v>
       </c>
       <c r="N128" s="29">
         <v>5.5494752539875999E-2</v>
       </c>
       <c r="O128" s="12">
         <v>74.391464918745569</v>
       </c>
       <c r="P128" s="12">
         <v>286.8523801386329</v>
       </c>
     </row>
     <row r="129" spans="2:16" ht="16.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B129" s="16">
         <v>45658</v>
       </c>
       <c r="C129" s="17">
         <v>1387350000</v>
       </c>
       <c r="D129" s="18">
         <v>14458763.759999959</v>
       </c>
-      <c r="E129" s="19">
+      <c r="E129" s="18">
         <v>16476001127.946144</v>
       </c>
       <c r="F129" s="26">
         <v>0.34623638210670121</v>
       </c>
       <c r="G129" s="28">
         <v>9.5335373033505699E-2</v>
       </c>
       <c r="H129" s="22">
         <v>96.623673240620732</v>
       </c>
       <c r="I129" s="19">
         <v>273.73206405840892</v>
       </c>
       <c r="J129" s="17">
         <v>378639187408.92975</v>
       </c>
       <c r="K129" s="18">
         <v>99920824.420000345</v>
       </c>
       <c r="L129" s="17">
         <v>482913002592.29236</v>
       </c>
       <c r="M129" s="26">
         <v>0.42480385693401657</v>
       </c>
       <c r="N129" s="28">
         <v>6.0630131900776374E-2</v>
       </c>
       <c r="O129" s="19">
         <v>68.348832536316777</v>
       </c>
       <c r="P129" s="19">
         <v>374.21683789392068</v>
       </c>
     </row>
     <row r="130" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B130" s="9">
         <v>45689</v>
       </c>
       <c r="C130" s="10">
         <v>1247600000</v>
       </c>
       <c r="D130" s="11">
         <v>9718666.8200000003</v>
       </c>
-      <c r="E130" s="12">
+      <c r="E130" s="11">
         <v>11534444378.964251</v>
       </c>
       <c r="F130" s="27">
         <v>0.30236765136004684</v>
       </c>
       <c r="G130" s="29">
         <v>9.0782402811323479E-2</v>
       </c>
       <c r="H130" s="15">
         <v>75.481866042702549</v>
       </c>
       <c r="I130" s="12">
         <v>289.16346207533701</v>
       </c>
       <c r="J130" s="10">
         <v>424336710201.2605</v>
       </c>
       <c r="K130" s="11">
         <v>77545781.019999981</v>
       </c>
       <c r="L130" s="10">
         <v>506416011444.14221</v>
       </c>
       <c r="M130" s="27">
         <v>0.38056623090879815</v>
       </c>
       <c r="N130" s="29">
         <v>0.13902019601104923</v>
       </c>
       <c r="O130" s="12">
         <v>68.600247716870498</v>
       </c>
       <c r="P130" s="12">
         <v>281.33008740153235</v>
       </c>
     </row>
     <row r="131" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B131" s="16">
         <v>45717</v>
       </c>
       <c r="C131" s="17">
         <v>1823200000</v>
       </c>
       <c r="D131" s="18">
         <v>18429175.700000003</v>
       </c>
-      <c r="E131" s="19">
+      <c r="E131" s="18">
         <v>21524541698.571003</v>
       </c>
       <c r="F131" s="26">
         <v>0.32746110325318251</v>
       </c>
       <c r="G131" s="28">
         <v>6.9670095543216945E-2</v>
       </c>
       <c r="H131" s="22">
         <v>106.15569578935916</v>
       </c>
       <c r="I131" s="19">
         <v>276.467174891318</v>
       </c>
       <c r="J131" s="17">
         <v>453565211524.56006</v>
       </c>
       <c r="K131" s="18">
         <v>187752540.10999998</v>
       </c>
       <c r="L131" s="17">
         <v>654278309478.35339</v>
       </c>
       <c r="M131" s="26">
         <v>0.37307062532145069</v>
       </c>
       <c r="N131" s="28">
         <v>7.4466125858321991E-2</v>
       </c>
       <c r="O131" s="19">
         <v>60.067095730316623</v>
       </c>
       <c r="P131" s="19">
         <v>155.39741074168845</v>
       </c>
     </row>
     <row r="132" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B132" s="9">
         <v>45748</v>
       </c>
       <c r="C132" s="10">
         <v>26888270850</v>
       </c>
       <c r="D132" s="11">
         <v>30174197.879999999</v>
       </c>
-      <c r="E132" s="12">
+      <c r="E132" s="11">
         <v>60730685617.875847</v>
       </c>
       <c r="F132" s="27">
         <v>0.32096174627867091</v>
       </c>
       <c r="G132" s="29">
         <v>5.9075529318659746E-2</v>
       </c>
       <c r="H132" s="15">
         <v>56.306419938351347</v>
       </c>
       <c r="I132" s="12">
         <v>266.8147097464452</v>
       </c>
       <c r="J132" s="10">
         <v>595201189295.96826</v>
       </c>
       <c r="K132" s="11">
         <v>181348476.28</v>
       </c>
       <c r="L132" s="10">
         <v>798595837140.37524</v>
       </c>
       <c r="M132" s="27">
         <v>0.40245972785281353</v>
       </c>
       <c r="N132" s="29">
         <v>5.9437846377038007E-2</v>
       </c>
       <c r="O132" s="12">
         <v>73.199626628368563</v>
       </c>
       <c r="P132" s="12">
         <v>232.92917901223137</v>
       </c>
     </row>
     <row r="133" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B133" s="16">
         <v>45778</v>
       </c>
       <c r="C133" s="17">
         <v>6129980000</v>
       </c>
       <c r="D133" s="18">
         <v>17168767.420000002</v>
       </c>
-      <c r="E133" s="19">
+      <c r="E133" s="18">
         <v>25831641942.458664</v>
       </c>
       <c r="F133" s="26">
         <v>0.39403377831948122</v>
       </c>
       <c r="G133" s="28">
         <v>8.4931153815817395E-2</v>
       </c>
       <c r="H133" s="22">
         <v>35.998961866302196</v>
       </c>
       <c r="I133" s="19">
         <v>258.06532943567146</v>
       </c>
       <c r="J133" s="17">
         <v>441299156601.70978</v>
       </c>
       <c r="K133" s="18">
         <v>71183902.790000007</v>
       </c>
       <c r="L133" s="17">
         <v>522984763623.19623</v>
       </c>
       <c r="M133" s="26">
         <v>0.39065397959962367</v>
       </c>
       <c r="N133" s="28">
         <v>6.8714400171071333E-2</v>
       </c>
       <c r="O133" s="19">
         <v>69.715014750398737</v>
       </c>
       <c r="P133" s="19">
         <v>210.25914002093549</v>
       </c>
     </row>
     <row r="134" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B134" s="9">
         <v>45809</v>
       </c>
       <c r="C134" s="10">
         <v>2980778000</v>
       </c>
       <c r="D134" s="11">
         <v>23095051.429999996</v>
       </c>
-      <c r="E134" s="12">
+      <c r="E134" s="11">
         <v>30264239410.603073</v>
       </c>
       <c r="F134" s="27">
         <v>0.3159765655144442</v>
       </c>
       <c r="G134" s="29">
         <v>8.8514945323880864E-2</v>
       </c>
       <c r="H134" s="15">
         <v>140.2516392594334</v>
       </c>
       <c r="I134" s="12">
         <v>270.68782549669714</v>
       </c>
       <c r="J134" s="10">
         <v>466297265167.40973</v>
       </c>
       <c r="K134" s="11">
         <v>94061199.49999997</v>
       </c>
       <c r="L134" s="10">
         <v>577416961721.09204</v>
       </c>
       <c r="M134" s="27">
         <v>0.37534655022854568</v>
       </c>
       <c r="N134" s="29">
         <v>8.4809727305079297E-2</v>
       </c>
       <c r="O134" s="12">
         <v>66.022995491778488</v>
       </c>
       <c r="P134" s="12">
         <v>182.82154003288503</v>
       </c>
     </row>
     <row r="135" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B135" s="16">
         <v>45839</v>
       </c>
       <c r="C135" s="17">
         <f>+'[1]Instrumentos Negociados'!$F$17</f>
         <v>3545140000</v>
       </c>
       <c r="D135" s="18">
         <v>33203485.409999993</v>
       </c>
-      <c r="E135" s="19">
+      <c r="E135" s="18">
         <v>45614709733.588799</v>
       </c>
       <c r="F135" s="26">
         <v>0.37701108845767112</v>
       </c>
       <c r="G135" s="28">
         <v>8.7637134759946514E-2</v>
       </c>
       <c r="H135" s="22">
         <v>89.936391362558126</v>
       </c>
       <c r="I135" s="19">
         <v>298.61582895238718</v>
       </c>
       <c r="J135" s="17">
         <v>462602304322.58032</v>
       </c>
       <c r="K135" s="18">
         <v>85779994.660000175</v>
       </c>
       <c r="L135" s="17">
         <v>571287504762.67908</v>
       </c>
       <c r="M135" s="26">
         <v>0.38733272249012607</v>
       </c>
       <c r="N135" s="28">
         <v>8.3147217666355966E-2</v>
       </c>
       <c r="O135" s="19">
         <v>74.152547935924105</v>
       </c>
       <c r="P135" s="19">
         <v>230.33893916749184</v>
       </c>
     </row>
     <row r="136" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B136" s="9">
         <v>45870</v>
       </c>
       <c r="C136" s="10">
         <v>4177065550</v>
       </c>
       <c r="D136" s="11">
         <v>24459539.090000018</v>
       </c>
-      <c r="E136" s="12">
+      <c r="E136" s="11">
         <v>36696940002.87088</v>
       </c>
       <c r="F136" s="27">
         <v>0.43163713306374057</v>
       </c>
       <c r="G136" s="29">
         <v>9.5555404790198237E-2</v>
       </c>
       <c r="H136" s="15">
         <v>79.968249217908749</v>
       </c>
       <c r="I136" s="12">
         <v>244.81659289759008</v>
       </c>
       <c r="J136" s="10">
         <v>467608256759.91956</v>
       </c>
       <c r="K136" s="11">
         <v>88819693.300000191</v>
       </c>
       <c r="L136" s="10">
         <v>585697369740.76831</v>
       </c>
       <c r="M136" s="27">
         <v>0.46509744155736626</v>
       </c>
       <c r="N136" s="29">
         <v>7.0417981906104932E-2</v>
       </c>
       <c r="O136" s="12">
         <v>71.012659189865118</v>
       </c>
       <c r="P136" s="12">
         <v>272.4979030845613</v>
       </c>
     </row>
     <row r="137" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B137" s="16">
         <v>45901</v>
       </c>
       <c r="C137" s="17">
         <v>36257000000</v>
       </c>
       <c r="D137" s="18">
         <v>26603316.639999982</v>
       </c>
-      <c r="E137" s="19">
+      <c r="E137" s="18">
         <v>73498921776.707733</v>
       </c>
       <c r="F137" s="26">
         <v>0.37097583745194945</v>
       </c>
       <c r="G137" s="28">
         <v>9.9489220331453562E-2</v>
       </c>
       <c r="H137" s="22">
         <v>71.296265788028549</v>
       </c>
       <c r="I137" s="19">
         <v>258.19364597666589</v>
       </c>
       <c r="J137" s="17">
         <v>511891399714.67963</v>
       </c>
       <c r="K137" s="18">
         <v>143708164.2899999</v>
       </c>
       <c r="L137" s="17">
         <v>713068128375.47278</v>
       </c>
       <c r="M137" s="26">
         <v>0.5298744857979617</v>
       </c>
       <c r="N137" s="28">
         <v>7.1737645513152565E-2</v>
       </c>
       <c r="O137" s="19">
         <v>47.285745209582096</v>
       </c>
       <c r="P137" s="19">
         <v>173.24719864608088</v>
       </c>
     </row>
     <row r="138" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B138" s="9">
         <v>45931</v>
       </c>
       <c r="C138" s="10">
         <v>27525750000</v>
       </c>
       <c r="D138" s="11">
         <v>26877585.910000004</v>
       </c>
-      <c r="E138" s="12">
+      <c r="E138" s="11">
         <v>66014990574.838196</v>
       </c>
       <c r="F138" s="27">
         <v>0.50749324636476667</v>
       </c>
       <c r="G138" s="29">
         <v>9.0460385277596644E-2</v>
       </c>
       <c r="H138" s="15">
         <v>27.79944815205738</v>
       </c>
       <c r="I138" s="12">
         <v>243.96616182721255</v>
       </c>
       <c r="J138" s="10">
         <v>606821424882.29065</v>
       </c>
       <c r="K138" s="11">
         <v>207051635.56999972</v>
       </c>
       <c r="L138" s="10">
         <v>903323508051.24194</v>
       </c>
       <c r="M138" s="27">
         <v>0.50749324636476667</v>
       </c>
       <c r="N138" s="29">
         <v>6.0849855050895643E-2</v>
       </c>
       <c r="O138" s="12">
         <v>82.785439704832044</v>
       </c>
       <c r="P138" s="12">
         <v>188.01155565427359</v>
       </c>
     </row>
     <row r="139" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B139" s="16">
         <v>45962</v>
       </c>
       <c r="C139" s="17">
         <v>3337659000</v>
       </c>
       <c r="D139" s="18">
         <v>19024209.800000012</v>
       </c>
-      <c r="E139" s="19">
+      <c r="E139" s="18">
         <v>30496955736.572483</v>
       </c>
       <c r="F139" s="26">
         <v>0.46420142508169376</v>
       </c>
       <c r="G139" s="28">
         <v>8.9521090295533179E-2</v>
       </c>
       <c r="H139" s="22">
         <v>17.979270588062597</v>
       </c>
       <c r="I139" s="19">
         <v>238.27925161430142</v>
       </c>
       <c r="J139" s="17">
         <v>764752932173.11023</v>
       </c>
       <c r="K139" s="18">
         <v>200108132.95000005</v>
       </c>
       <c r="L139" s="17">
         <v>1050430824675.6702</v>
       </c>
       <c r="M139" s="26">
         <v>0.39891189807997612</v>
       </c>
       <c r="N139" s="28">
         <v>6.1944721906258132E-2</v>
       </c>
       <c r="O139" s="19">
         <v>89.924868015251874</v>
       </c>
       <c r="P139" s="19">
         <v>220.90269872961085</v>
       </c>
     </row>
     <row r="140" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B140" s="9">
         <v>45992</v>
       </c>
       <c r="C140" s="10">
         <v>4925099998</v>
       </c>
       <c r="D140" s="11">
         <v>24853297.079999998</v>
       </c>
-      <c r="E140" s="12">
+      <c r="E140" s="11">
         <v>40908697642.307205</v>
       </c>
       <c r="F140" s="27">
         <v>0.34435175180284311</v>
       </c>
       <c r="G140" s="29">
         <v>8.917283385349635E-2</v>
       </c>
       <c r="H140" s="15">
         <v>223.37176519527912</v>
       </c>
       <c r="I140" s="12">
         <v>240.87984614205149</v>
       </c>
       <c r="J140" s="10">
         <v>1011839683996.8496</v>
       </c>
       <c r="K140" s="11">
         <v>179231713.0900003</v>
       </c>
       <c r="L140" s="10">
         <v>1271338527477.0752</v>
       </c>
       <c r="M140" s="27">
         <v>0.34072007436962742</v>
       </c>
       <c r="N140" s="29">
         <v>7.4996785267794019E-2</v>
       </c>
       <c r="O140" s="12">
         <v>118.15894307867434</v>
       </c>
       <c r="P140" s="12">
         <v>267.76682496875287</v>
       </c>
     </row>
     <row r="141" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B141" s="16">
         <v>46023</v>
       </c>
       <c r="C141" s="17">
         <v>14599766215</v>
       </c>
       <c r="D141" s="18">
         <v>19223639.300000001</v>
       </c>
-      <c r="E141" s="19">
+      <c r="E141" s="18">
         <v>42461163361.668999</v>
       </c>
       <c r="F141" s="26">
         <v>0.32070450151246577</v>
       </c>
       <c r="G141" s="28">
         <v>8.4924329661997602E-2</v>
       </c>
       <c r="H141" s="22">
         <v>118.42791862849519</v>
       </c>
       <c r="I141" s="19">
         <v>228.18288599954076</v>
       </c>
       <c r="J141" s="17">
         <v>669172640827.36023</v>
       </c>
       <c r="K141" s="18">
         <v>176534439.28999999</v>
       </c>
       <c r="L141" s="17">
         <v>925029299723.53589</v>
       </c>
       <c r="M141" s="26">
         <v>0.3958287401344841</v>
       </c>
       <c r="N141" s="28">
         <v>6.7933149154336459E-2</v>
       </c>
       <c r="O141" s="19">
         <v>84.976095135039657</v>
       </c>
       <c r="P141" s="19">
         <v>434.05940775090977</v>
       </c>
     </row>
-    <row r="142" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="142" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B142" s="9">
+        <v>46054</v>
+      </c>
+      <c r="C142" s="10">
+        <v>7436444863</v>
+      </c>
+      <c r="D142" s="11">
+        <v>15460040.339999998</v>
+      </c>
+      <c r="E142" s="11">
+        <v>29229845328.684402</v>
+      </c>
+      <c r="F142" s="27">
+        <v>0.31245731843631769</v>
+      </c>
+      <c r="G142" s="29">
+        <v>8.1819170442729502E-2</v>
+      </c>
+      <c r="H142" s="15">
+        <v>86.899785524220633</v>
+      </c>
+      <c r="I142" s="12">
+        <v>222.66738381268587</v>
+      </c>
+      <c r="J142" s="10">
+        <v>687789805785.43896</v>
+      </c>
+      <c r="K142" s="11">
+        <v>251484350.24999997</v>
+      </c>
+      <c r="L142" s="10">
+        <v>1042297234958.8539</v>
+      </c>
+      <c r="M142" s="27">
+        <v>0.37691297554648934</v>
+      </c>
+      <c r="N142" s="29">
+        <v>6.7445667833267955E-2</v>
+      </c>
+      <c r="O142" s="12">
+        <v>50.14275668842847</v>
+      </c>
+      <c r="P142" s="12">
+        <v>147.53921305733775</v>
+      </c>
+    </row>
     <row r="143" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="144" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:I7"/>
     <mergeCell ref="J7:P7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="J8:L8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="O8:P8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>