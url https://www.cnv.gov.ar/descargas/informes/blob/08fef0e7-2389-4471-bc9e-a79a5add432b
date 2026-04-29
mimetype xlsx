--- v3 (2026-04-01)
+++ v4 (2026-04-29)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCF4F70C-1F12-402B-911E-F65FF1500569}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C956E61-C923-4395-9B87-44C1E672F817}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pagarés" sheetId="4" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -96,54 +96,54 @@
       <t>Plazo promedio</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="0"/>
         <rFont val="Montserrat"/>
       </rPr>
       <t xml:space="preserve">
 (días)</t>
     </r>
   </si>
   <si>
     <t>En $</t>
   </si>
   <si>
     <t>En U$S</t>
   </si>
   <si>
     <t>Total en $</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Período Febrero 2015 - Febrero 2026</t>
+    <t>Período Febrero 2015 - Marzo 2026</t>
   </si>
   <si>
-    <t>Fecha de actualización: 15/03/2026</t>
+    <t>Fecha de actualización: 15/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -869,57 +869,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q144"/>
+  <dimension ref="A1:Q148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="9" topLeftCell="C129" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="9" topLeftCell="C137" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="E132" sqref="E132"/>
+      <selection pane="bottomRight" activeCell="B143" sqref="B143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="13.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="18.109375" style="4" customWidth="1"/>
     <col min="6" max="9" width="9.44140625" style="4" customWidth="1"/>
     <col min="10" max="12" width="18.109375" style="4" customWidth="1"/>
     <col min="13" max="16" width="9.44140625" style="4" customWidth="1"/>
     <col min="17" max="17" width="12.77734375" style="4" customWidth="1"/>
     <col min="18" max="16384" width="11.44140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="3" customFormat="1" ht="21.6" x14ac:dyDescent="0.5">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2"/>
       <c r="H1" s="1"/>
@@ -6145,52 +6145,102 @@
       <c r="I142" s="12">
         <v>222.66738381268587</v>
       </c>
       <c r="J142" s="10">
         <v>687789805785.43896</v>
       </c>
       <c r="K142" s="11">
         <v>251484350.24999997</v>
       </c>
       <c r="L142" s="10">
         <v>1042297234958.8539</v>
       </c>
       <c r="M142" s="27">
         <v>0.37691297554648934</v>
       </c>
       <c r="N142" s="29">
         <v>6.7445667833267955E-2</v>
       </c>
       <c r="O142" s="12">
         <v>50.14275668842847</v>
       </c>
       <c r="P142" s="12">
         <v>147.53921305733775</v>
       </c>
     </row>
-    <row r="143" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="143" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B143" s="16">
+        <v>46082</v>
+      </c>
+      <c r="C143" s="17">
+        <v>19321360000</v>
+      </c>
+      <c r="D143" s="18">
+        <v>17298223.460000001</v>
+      </c>
+      <c r="E143" s="18">
+        <v>43475538858.445908</v>
+      </c>
+      <c r="F143" s="26">
+        <v>0.29767609865306721</v>
+      </c>
+      <c r="G143" s="28">
+        <v>7.4309662925173395E-2</v>
+      </c>
+      <c r="H143" s="22">
+        <v>158.71834128397833</v>
+      </c>
+      <c r="I143" s="19">
+        <v>218.04136701277292</v>
+      </c>
+      <c r="J143" s="17">
+        <v>956021850168.46082</v>
+      </c>
+      <c r="K143" s="18">
+        <v>135124115.76000002</v>
+      </c>
+      <c r="L143" s="17">
+        <v>1144700882307.4287</v>
+      </c>
+      <c r="M143" s="26">
+        <v>0.35006290080002322</v>
+      </c>
+      <c r="N143" s="28">
+        <v>7.1777751849129587E-2</v>
+      </c>
+      <c r="O143" s="19">
+        <v>67.446662734358839</v>
+      </c>
+      <c r="P143" s="19">
+        <v>286.10494930013965</v>
+      </c>
+    </row>
     <row r="144" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="145" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="146" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="147" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="148" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:I7"/>
     <mergeCell ref="J7:P7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="J8:L8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="O8:P8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>