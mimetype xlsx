--- v4 (2026-04-29)
+++ v5 (2026-06-14)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C956E61-C923-4395-9B87-44C1E672F817}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67D13D74-6D51-4873-B18F-E07EA29C2D6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pagarés" sheetId="4" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -96,54 +96,54 @@
       <t>Plazo promedio</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="0"/>
         <rFont val="Montserrat"/>
       </rPr>
       <t xml:space="preserve">
 (días)</t>
     </r>
   </si>
   <si>
     <t>En $</t>
   </si>
   <si>
     <t>En U$S</t>
   </si>
   <si>
     <t>Total en $</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Período Febrero 2015 - Marzo 2026</t>
+    <t>Período Febrero 2015 - Abril 2026</t>
   </si>
   <si>
-    <t>Fecha de actualización: 15/04/2026</t>
+    <t>Fecha de actualización: 15/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -875,51 +875,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C137" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B143" sqref="B143"/>
+      <selection pane="bottomRight" activeCell="P144" sqref="P144"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="13.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="18.109375" style="4" customWidth="1"/>
     <col min="6" max="9" width="9.44140625" style="4" customWidth="1"/>
     <col min="10" max="12" width="18.109375" style="4" customWidth="1"/>
     <col min="13" max="16" width="9.44140625" style="4" customWidth="1"/>
     <col min="17" max="17" width="12.77734375" style="4" customWidth="1"/>
     <col min="18" max="16384" width="11.44140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="3" customFormat="1" ht="21.6" x14ac:dyDescent="0.5">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2"/>
       <c r="H1" s="1"/>
@@ -6192,51 +6192,97 @@
       <c r="I143" s="19">
         <v>218.04136701277292</v>
       </c>
       <c r="J143" s="17">
         <v>956021850168.46082</v>
       </c>
       <c r="K143" s="18">
         <v>135124115.76000002</v>
       </c>
       <c r="L143" s="17">
         <v>1144700882307.4287</v>
       </c>
       <c r="M143" s="26">
         <v>0.35006290080002322</v>
       </c>
       <c r="N143" s="28">
         <v>7.1777751849129587E-2</v>
       </c>
       <c r="O143" s="19">
         <v>67.446662734358839</v>
       </c>
       <c r="P143" s="19">
         <v>286.10494930013965</v>
       </c>
     </row>
-    <row r="144" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="144" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B144" s="9">
+        <v>46113</v>
+      </c>
+      <c r="C144" s="10">
+        <v>38252850000</v>
+      </c>
+      <c r="D144" s="11">
+        <v>22305390.449999999</v>
+      </c>
+      <c r="E144" s="11">
+        <v>69066682939.550537</v>
+      </c>
+      <c r="F144" s="27">
+        <v>0.25399607197020729</v>
+      </c>
+      <c r="G144" s="29">
+        <v>6.7510327209709869E-2</v>
+      </c>
+      <c r="H144" s="15">
+        <v>68.160874944534186</v>
+      </c>
+      <c r="I144" s="12">
+        <v>267.20572912287412</v>
+      </c>
+      <c r="J144" s="10">
+        <v>736207707212.70032</v>
+      </c>
+      <c r="K144" s="11">
+        <v>132839858.18999995</v>
+      </c>
+      <c r="L144" s="10">
+        <v>919719634840.94958</v>
+      </c>
+      <c r="M144" s="27">
+        <v>0.31176877668599634</v>
+      </c>
+      <c r="N144" s="29">
+        <v>6.8581700277655464E-2</v>
+      </c>
+      <c r="O144" s="12">
+        <v>59.942195818215353</v>
+      </c>
+      <c r="P144" s="12">
+        <v>190.6970361479311</v>
+      </c>
+    </row>
     <row r="145" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="146" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="147" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="148" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:I7"/>
     <mergeCell ref="J7:P7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="J8:L8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="O8:P8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>