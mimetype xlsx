--- v5 (2026-06-14)
+++ v6 (2026-08-10)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67D13D74-6D51-4873-B18F-E07EA29C2D6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FA59C18-5D5F-4EF4-A5F4-C6C305497909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pagarés" sheetId="4" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -96,54 +96,54 @@
       <t>Plazo promedio</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="0"/>
         <rFont val="Montserrat"/>
       </rPr>
       <t xml:space="preserve">
 (días)</t>
     </r>
   </si>
   <si>
     <t>En $</t>
   </si>
   <si>
     <t>En U$S</t>
   </si>
   <si>
     <t>Total en $</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Período Febrero 2015 - Abril 2026</t>
+    <t>Fecha de actualización: 15/07/2026</t>
   </si>
   <si>
-    <t>Fecha de actualización: 15/05/2026</t>
+    <t>Período Febrero 2015 - Junio 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -869,97 +869,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q148"/>
+  <dimension ref="A1:Q149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="9" topLeftCell="C137" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="P144" sqref="P144"/>
+      <selection pane="bottomRight" activeCell="P146" sqref="P146"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="13.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="18.109375" style="4" customWidth="1"/>
     <col min="6" max="9" width="9.44140625" style="4" customWidth="1"/>
     <col min="10" max="12" width="18.109375" style="4" customWidth="1"/>
     <col min="13" max="16" width="9.44140625" style="4" customWidth="1"/>
     <col min="17" max="17" width="12.77734375" style="4" customWidth="1"/>
     <col min="18" max="16384" width="11.44140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="3" customFormat="1" ht="21.6" x14ac:dyDescent="0.5">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
     </row>
     <row r="2" spans="1:17" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.35">
       <c r="A2" s="24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
     </row>
     <row r="3" spans="1:17" ht="14.4" x14ac:dyDescent="0.35"/>
     <row r="4" spans="1:17" ht="14.4" x14ac:dyDescent="0.35">
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="14.4" x14ac:dyDescent="0.35">
@@ -6239,54 +6239,147 @@
       <c r="I144" s="12">
         <v>267.20572912287412</v>
       </c>
       <c r="J144" s="10">
         <v>736207707212.70032</v>
       </c>
       <c r="K144" s="11">
         <v>132839858.18999995</v>
       </c>
       <c r="L144" s="10">
         <v>919719634840.94958</v>
       </c>
       <c r="M144" s="27">
         <v>0.31176877668599634</v>
       </c>
       <c r="N144" s="29">
         <v>6.8581700277655464E-2</v>
       </c>
       <c r="O144" s="12">
         <v>59.942195818215353</v>
       </c>
       <c r="P144" s="12">
         <v>190.6970361479311</v>
       </c>
     </row>
-    <row r="145" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-    <row r="148" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="145" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B145" s="16">
+        <v>46143</v>
+      </c>
+      <c r="C145" s="17">
+        <v>8245207911</v>
+      </c>
+      <c r="D145" s="18">
+        <v>29456969.739999998</v>
+      </c>
+      <c r="E145" s="18">
+        <v>49403581831.002327</v>
+      </c>
+      <c r="F145" s="26">
+        <v>0.24271536081393524</v>
+      </c>
+      <c r="G145" s="28">
+        <v>6.9043337293190565E-2</v>
+      </c>
+      <c r="H145" s="22">
+        <v>59.737026322544665</v>
+      </c>
+      <c r="I145" s="19">
+        <v>308.24459151199017</v>
+      </c>
+      <c r="J145" s="17">
+        <v>862798204613.03027</v>
+      </c>
+      <c r="K145" s="18">
+        <v>211460498.69999999</v>
+      </c>
+      <c r="L145" s="17">
+        <v>1158258679727.2219</v>
+      </c>
+      <c r="M145" s="26">
+        <v>0.2841856736982134</v>
+      </c>
+      <c r="N145" s="28">
+        <v>7.6661818380669974E-2</v>
+      </c>
+      <c r="O145" s="19">
+        <v>62.102151030974611</v>
+      </c>
+      <c r="P145" s="19">
+        <v>159.45030449347632</v>
+      </c>
+    </row>
+    <row r="146" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B146" s="9">
+        <v>46174</v>
+      </c>
+      <c r="C146" s="10">
+        <v>55313087448.940002</v>
+      </c>
+      <c r="D146" s="11">
+        <v>37443919.149999984</v>
+      </c>
+      <c r="E146" s="11">
+        <v>109616984917.58412</v>
+      </c>
+      <c r="F146" s="27">
+        <v>0.2312360017157146</v>
+      </c>
+      <c r="G146" s="29">
+        <v>6.8831839623775856E-2</v>
+      </c>
+      <c r="H146" s="15">
+        <v>116.44711155812048</v>
+      </c>
+      <c r="I146" s="12">
+        <v>275.64436935133369</v>
+      </c>
+      <c r="J146" s="10">
+        <v>1043391829313.3699</v>
+      </c>
+      <c r="K146" s="11">
+        <v>188289359.13999975</v>
+      </c>
+      <c r="L146" s="10">
+        <v>1316462765403.5432</v>
+      </c>
+      <c r="M146" s="27">
+        <v>0.28280549560535623</v>
+      </c>
+      <c r="N146" s="29">
+        <v>7.3707858550857069E-2</v>
+      </c>
+      <c r="O146" s="12">
+        <v>61.717387883641386</v>
+      </c>
+      <c r="P146" s="12">
+        <v>153.79236105234813</v>
+      </c>
+    </row>
+    <row r="147" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="148" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="149" spans="2:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="C7:I7"/>
     <mergeCell ref="J7:P7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="J8:L8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="O8:P8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>