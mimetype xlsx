--- v7 (2026-09-16)
+++ v8 (2026-10-10)
@@ -14,92 +14,80 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
   <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <x:workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Mi unidad\03 - AIF\09 - Templates - Reportes\01 -  Dinamicos\03 - Web - Publicos\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <x:bookViews>
     <x:workbookView xWindow="96" yWindow="132" windowWidth="28428" windowHeight="15120" tabRatio="398" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Asociaciones Profesionales" sheetId="1" r:id="rId1"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="Asociaciones_tpl" localSheetId="0">'Asociaciones Profesionales'!$A$3:$D$60</x:definedName>
-    <x:definedName name="Asociaciones">'Asociaciones Profesionales'!$A$3:$D$60</x:definedName>
+    <x:definedName name="Asociaciones_tpl" localSheetId="0">'Asociaciones Profesionales'!$A$3:$D$58</x:definedName>
+    <x:definedName name="Asociaciones">'Asociaciones Profesionales'!$A$3:$D$58</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="162913"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Listado de Asociaciones Profesionales</x:t>
   </x:si>
   <x:si>
     <x:t>Razón Social</x:t>
   </x:si>
   <x:si>
     <x:t>CUIT</x:t>
   </x:si>
   <x:si>
     <x:t>Domicilio</x:t>
   </x:si>
   <x:si>
     <x:t>Correo Electronico</x:t>
   </x:si>
   <x:si>
-    <x:t>Abelovich, Polano &amp; Asociados S.R.L.</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Adler, Hasenclever &amp; Asociados S.R.L. </x:t>
   </x:si>
   <x:si>
     <x:t>30707857478</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Corrientes 327 - 3º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>leonardo.fraga@ar.gt.com</x:t>
   </x:si>
   <x:si>
     <x:t>Alvarez Roperti Venegas.</x:t>
   </x:si>
   <x:si>
     <x:t>30710650329</x:t>
   </x:si>
   <x:si>
     <x:t>Lavalle 648 - 7º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>info@arv-argentina.com</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Auren S.R.L </x:t>
@@ -158,50 +146,53 @@
   <x:si>
     <x:t>Reconquista 1088 - 9º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>info@breasolans.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Canepa, Kopec y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30529654894</x:t>
   </x:si>
   <x:si>
     <x:t>Patagones 2937. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">info@crowe.com.ar  </x:t>
   </x:si>
   <x:si>
     <x:t>Crowe AR S.A</x:t>
   </x:si>
   <x:si>
     <x:t>30716351366</x:t>
   </x:si>
   <x:si>
+    <x:t>Av. Chiclana 3345 - 7° piso. Parque Patricios Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
     <x:t>eduardo.pestarino@crowe.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Deloitte &amp; Co. S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>30526124916</x:t>
   </x:si>
   <x:si>
     <x:t>Carlos María Della Paolera 261 - 4° Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>comunicaciones@deloitte.com</x:t>
   </x:si>
   <x:si>
     <x:t>Deloitte S.C.</x:t>
   </x:si>
   <x:si>
     <x:t>30708124393</x:t>
   </x:si>
   <x:si>
     <x:t>Echavarri, Landen, Revich y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30713215402</x:t>
@@ -447,62 +438,50 @@
     <x:t>25 de Mayo 555 - 17º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>estudio@llyasoc.com</x:t>
   </x:si>
   <x:si>
     <x:t>Lisicki Litvin Consultores S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>30663363014</x:t>
   </x:si>
   <x:si>
     <x:t>25 de Mayo 555 - 13º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>Malaccorto, Jambrina y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30557339260</x:t>
   </x:si>
   <x:si>
     <x:t>Rivadavia 789 - 1º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>estudio@majam.com.ar</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>dmarasca@marascaestudio.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Martínez, de Orta y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>33714604029</x:t>
   </x:si>
   <x:si>
     <x:t>Maipú 267 - 4° Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>jmartinez@mdo-consultores.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Mladineo &amp; Asociados Asociación Civil.</x:t>
   </x:si>
   <x:si>
     <x:t>30712550739</x:t>
   </x:si>
   <x:si>
     <x:t>Florida 686 - 4º Piso - Of: A. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>jmladineo@mladineo.com.ar</x:t>
   </x:si>
@@ -1410,726 +1389,698 @@
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A11" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A12" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A13" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C13" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D13" s="3" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A14" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="B14" s="3" t="s">
+      <x:c r="C14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C14" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A15" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A16" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A17" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A18" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A19" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A20" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A21" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A22" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A23" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A24" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A25" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B25" s="3" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D25" s="3" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A26" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A27" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A28" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A29" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A30" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A31" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A32" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A33" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A34" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A35" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B35" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A36" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A37" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A38" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A39" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A40" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A41" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A42" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A43" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A44" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A45" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A46" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A47" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A48" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A49" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A50" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A51" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A52" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A53" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A54" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A55" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A56" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A57" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A58" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>222</x:v>
-[...3 lines deleted...]
-      <x:c r="A59" s="3" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...21 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="B1:D1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:drawing r:id="rId2"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>