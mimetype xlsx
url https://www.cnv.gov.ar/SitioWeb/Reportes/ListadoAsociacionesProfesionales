--- v1 (2026-02-08)
+++ v2 (2026-04-16)
@@ -14,52 +14,52 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
   <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <x:workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Mi unidad\03 - AIF\09 - Templates - Reportes\01 -  Dinamicos\03 - Web - Publicos\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <x:bookViews>
     <x:workbookView xWindow="96" yWindow="132" windowWidth="28428" windowHeight="15120" tabRatio="398" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Asociaciones Profesionales" sheetId="1" r:id="rId1"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="Asociaciones_tpl" localSheetId="0">'Asociaciones Profesionales'!$A$3:$D$64</x:definedName>
-    <x:definedName name="Asociaciones">'Asociaciones Profesionales'!$A$3:$D$64</x:definedName>
+    <x:definedName name="Asociaciones_tpl" localSheetId="0">'Asociaciones Profesionales'!$A$3:$D$65</x:definedName>
+    <x:definedName name="Asociaciones">'Asociaciones Profesionales'!$A$3:$D$65</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="162913"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Listado de Asociaciones Profesionales</x:t>
   </x:si>
   <x:si>
     <x:t>Razón Social</x:t>
   </x:si>
   <x:si>
     <x:t>CUIT</x:t>
   </x:si>
   <x:si>
     <x:t>Domicilio</x:t>
   </x:si>
   <x:si>
@@ -513,50 +513,62 @@
     <x:t>estudio@majam.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Marasca &amp; Asociados Sociedad Civil.</x:t>
   </x:si>
   <x:si>
     <x:t>30709683779</x:t>
   </x:si>
   <x:si>
     <x:t>Combate de los Pozos 165 - 8º Piso - Of:D. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>dmarasca@marascaestudio.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Marinozzi - Mazzitelli &amp; Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30710565054</x:t>
   </x:si>
   <x:si>
     <x:t>Juana Manso 555 - 6º Piso - Of: C. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>info@russellbedford.com.ar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martínez, de Orta y Asociados S.R.L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33714604029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maipú 267 - 4° Piso. Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jmartinez@mdo-consultores.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Mladineo &amp; Asociados Asociación Civil.</x:t>
   </x:si>
   <x:si>
     <x:t>30712550739</x:t>
   </x:si>
   <x:si>
     <x:t>Florida 686 - 4º Piso - Of: A. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>jmladineo@mladineo.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Monasterio &amp; Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30703591589</x:t>
   </x:si>
   <x:si>
     <x:t>Madres de Plaza de Mayo 3020 - 9º Piso - Depto: 4. Rosario. Provincia de Santa Fe.</x:t>
   </x:si>
   <x:si>
     <x:t>marcelo.navone@crowe.com.ar</x:t>
   </x:si>
@@ -2185,50 +2197,64 @@
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A64" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
+    <x:row r="65" spans="1:9" ht="14.4" customHeight="1">
+      <x:c r="A65" s="3" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B65" s="3" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D65" s="3" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="B1:D1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:drawing r:id="rId2"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>