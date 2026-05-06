--- v2 (2026-04-16)
+++ v3 (2026-05-06)
@@ -14,52 +14,52 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
   <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <x:workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Mi unidad\03 - AIF\09 - Templates - Reportes\01 -  Dinamicos\03 - Web - Publicos\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <x:bookViews>
     <x:workbookView xWindow="96" yWindow="132" windowWidth="28428" windowHeight="15120" tabRatio="398" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Asociaciones Profesionales" sheetId="1" r:id="rId1"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="Asociaciones_tpl" localSheetId="0">'Asociaciones Profesionales'!$A$3:$D$65</x:definedName>
-    <x:definedName name="Asociaciones">'Asociaciones Profesionales'!$A$3:$D$65</x:definedName>
+    <x:definedName name="Asociaciones_tpl" localSheetId="0">'Asociaciones Profesionales'!$A$3:$D$61</x:definedName>
+    <x:definedName name="Asociaciones">'Asociaciones Profesionales'!$A$3:$D$61</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="162913"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Listado de Asociaciones Profesionales</x:t>
   </x:si>
   <x:si>
     <x:t>Razón Social</x:t>
   </x:si>
   <x:si>
     <x:t>CUIT</x:t>
   </x:si>
   <x:si>
     <x:t>Domicilio</x:t>
   </x:si>
   <x:si>
@@ -152,62 +152,50 @@
   <x:si>
     <x:t>Brea Solans &amp; Asociados S.C.E.F.</x:t>
   </x:si>
   <x:si>
     <x:t>30682516689</x:t>
   </x:si>
   <x:si>
     <x:t>Reconquista 1088 - 9º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>info@breasolans.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Canepa, Kopec y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30529654894</x:t>
   </x:si>
   <x:si>
     <x:t>Patagones 2937. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">info@crowe.com.ar  </x:t>
   </x:si>
   <x:si>
-    <x:t>Contabile S.R.L.</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Crowe AR S.A</x:t>
   </x:si>
   <x:si>
     <x:t>30716351366</x:t>
   </x:si>
   <x:si>
     <x:t>eduardo.pestarino@crowe.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Deloitte &amp; Co. S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>30526124916</x:t>
   </x:si>
   <x:si>
     <x:t>Carlos María Della Paolera 261 - 4° Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>comunicaciones@deloitte.com</x:t>
   </x:si>
   <x:si>
     <x:t>Deloitte S.C.</x:t>
   </x:si>
   <x:si>
     <x:t>30708124393</x:t>
@@ -215,62 +203,50 @@
   <x:si>
     <x:t>Echavarri, Landen, Revich y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30713215402</x:t>
   </x:si>
   <x:si>
     <x:t>Av Córdoba 950 - 8º Piso - Of: A. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">recepcion@sya-argentina.com </x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Alaluf &amp; Asociados.</x:t>
   </x:si>
   <x:si>
     <x:t>30711419159</x:t>
   </x:si>
   <x:si>
     <x:t>Av. de Mayo 605 - 10º Piso - Of: A. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">aalaluf@estudioalaluf.com.ar </x:t>
   </x:si>
   <x:si>
-    <x:t>Estudio Battilana y Asociados.</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Estudio Contable Guillermo Español &amp; Asoc.</x:t>
   </x:si>
   <x:si>
     <x:t>30712482776</x:t>
   </x:si>
   <x:si>
     <x:t>San Martín 914 - Of: A. Rosario. Provincia de Santa Fe.</x:t>
   </x:si>
   <x:si>
     <x:t>guillermo.espanol@ecge.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Della Rocca – Piazza - Almarza</x:t>
   </x:si>
   <x:si>
     <x:t>30695589049</x:t>
   </x:si>
   <x:si>
     <x:t>25 de mayo 432 - 15º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>apiazza@edpa.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Diez Trabadelo S.S.</x:t>
@@ -296,62 +272,50 @@
   <x:si>
     <x:t>gmagot@epyasoc.com mpayaslian@epyasoc.com</x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Ferro y Asociados S.C.</x:t>
   </x:si>
   <x:si>
     <x:t>30709972533</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Belgrano 634 - 11º Piso - Of: C.  Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">info@ferroyasociados.com.ar </x:t>
   </x:si>
   <x:si>
     <x:t>Estudio S&amp;R y Asociados.</x:t>
   </x:si>
   <x:si>
     <x:t>Rodriguez Peña 694 - 9º Piso - Of: E. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>estudiocontablesryasoc@gmail.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Estudio Summa Auditores y Consultores S.C.</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Estudio Vidal A.S.</x:t>
   </x:si>
   <x:si>
     <x:t>30708951087</x:t>
   </x:si>
   <x:si>
     <x:t>Lavalle 1616 - 8º Piso - Of: A. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>estvidal@estudiovidal.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Villares y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30710725140</x:t>
   </x:si>
   <x:si>
     <x:t>Uruguay 1037 - 5º Piso - Of: A. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>info@villaresyasociados.com</x:t>
   </x:si>
   <x:si>
     <x:t>Felcaro Roldán y Asociados.</x:t>
@@ -717,62 +681,50 @@
     <x:t>recepcion@sya-argentina.com</x:t>
   </x:si>
   <x:si>
     <x:t>Sergio Kriger &amp; Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30707928103</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Corrientes 327- 3º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>mariana.alonso@ar.gt.com</x:t>
   </x:si>
   <x:si>
     <x:t>SLD y  Asociados S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>30712227563</x:t>
   </x:si>
   <x:si>
     <x:t>Ortiz de Ocampo 3302 - Modulo 1 - 4º Piso - Of: 24. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">lusar@fidem.com.ar </x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>info@sms.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Suarez, Menéndez &amp; Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30595161610</x:t>
   </x:si>
   <x:si>
     <x:t>Maipú 942 - 12º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">info@suarez-menendez.com </x:t>
   </x:si>
   <x:si>
     <x:t>Tezanos Pinto, Caride Fitte y Asociados.</x:t>
   </x:si>
   <x:si>
     <x:t>30709043443</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Leandro N. Alem 449 - 6º Piso. Ciudad Autómoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">info@bue.auren.com </x:t>
   </x:si>
@@ -1467,96 +1419,96 @@
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A11" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A12" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D12" s="3" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A13" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="B13" s="3" t="s">
+      <x:c r="C13" s="3" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A14" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A15" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="B15" s="3" t="s">
+      <x:c r="D15" s="3" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A16" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A17" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>60</x:v>
@@ -1603,306 +1555,306 @@
       <x:c r="C20" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A21" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A22" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="B22" s="3" t="s">
+      <x:c r="B22" s="3" t="s"/>
+      <x:c r="C22" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C22" s="3" t="s">
+      <x:c r="D22" s="3" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A23" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B23" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B23" s="3" t="s">
+      <x:c r="C23" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C23" s="3" t="s">
+      <x:c r="D23" s="3" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A24" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B24" s="3" t="s"/>
       <x:c r="C24" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A25" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A26" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A27" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A28" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="B28" s="3" t="s">
+      <x:c r="C28" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C28" s="3" t="s">
+      <x:c r="D28" s="3" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A29" s="3" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="B29" s="3" t="s">
+      <x:c r="C29" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C29" s="3" t="s">
+      <x:c r="D29" s="3" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A30" s="3" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B30" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="B30" s="3" t="s">
+      <x:c r="C30" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C30" s="3" t="s">
+      <x:c r="D30" s="3" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A31" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A32" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D32" s="3" t="s"/>
     </x:row>
     <x:row r="33" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A33" s="3" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B33" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="B33" s="3" t="s">
+      <x:c r="C33" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C33" s="3" t="s">
+      <x:c r="D33" s="3" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A34" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B34" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="B34" s="3" t="s">
+      <x:c r="C34" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C34" s="3" t="s">
+      <x:c r="D34" s="3" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A35" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B35" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="B35" s="3" t="s">
+      <x:c r="C35" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
+      <x:c r="D35" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D35" s="3" t="s"/>
     </x:row>
     <x:row r="36" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A36" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A37" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A38" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B38" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="B38" s="3" t="s">
+      <x:c r="C38" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
+      <x:c r="D38" s="3" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A39" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B39" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="B39" s="3" t="s">
+      <x:c r="C39" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
+      <x:c r="D39" s="3" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A40" s="3" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B40" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="B40" s="3" t="s">
+      <x:c r="C40" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C40" s="3" t="s">
+      <x:c r="D40" s="3" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A41" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A42" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>156</x:v>
@@ -2153,106 +2105,50 @@
       <x:c r="A60" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A61" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...54 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="B1:D1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:drawing r:id="rId2"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>