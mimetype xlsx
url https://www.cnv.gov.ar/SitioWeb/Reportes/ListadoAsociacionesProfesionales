--- v3 (2026-05-06)
+++ v4 (2026-05-26)
@@ -264,50 +264,53 @@
     <x:t>Estudio Eguia, Payaslian &amp; Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30708020857</x:t>
   </x:si>
   <x:si>
     <x:t>Sarmiento 944 - 4º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>gmagot@epyasoc.com mpayaslian@epyasoc.com</x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Ferro y Asociados S.C.</x:t>
   </x:si>
   <x:si>
     <x:t>30709972533</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Belgrano 634 - 11º Piso - Of: C.  Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">info@ferroyasociados.com.ar </x:t>
   </x:si>
   <x:si>
     <x:t>Estudio S&amp;R y Asociados.</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>Rodriguez Peña 694 - 9º Piso - Of: E. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>estudiocontablesryasoc@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Vidal A.S.</x:t>
   </x:si>
   <x:si>
     <x:t>30708951087</x:t>
   </x:si>
   <x:si>
     <x:t>Lavalle 1616 - 8º Piso - Of: A. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>estvidal@estudiovidal.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Villares y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30710725140</x:t>
   </x:si>
@@ -1555,600 +1558,604 @@
       <x:c r="C20" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A21" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A22" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="B22" s="3" t="s"/>
+      <x:c r="B22" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A23" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A24" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A25" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A26" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A27" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D27" s="3" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A28" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A29" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A30" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A31" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A32" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>118</x:v>
-[...1 lines deleted...]
-      <x:c r="D32" s="3" t="s"/>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A33" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A34" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A35" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A36" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A37" s="3" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B37" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D37" s="3" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A38" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A39" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A40" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A41" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A42" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A43" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A44" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A45" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A46" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A47" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A48" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A49" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A50" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A51" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A52" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A53" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A54" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A55" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A56" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A57" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A58" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A59" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A60" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A61" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="B1:D1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:drawing r:id="rId2"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>