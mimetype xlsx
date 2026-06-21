--- v4 (2026-05-26)
+++ v5 (2026-06-21)
@@ -14,52 +14,52 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
   <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <x:workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Mi unidad\03 - AIF\09 - Templates - Reportes\01 -  Dinamicos\03 - Web - Publicos\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <x:bookViews>
     <x:workbookView xWindow="96" yWindow="132" windowWidth="28428" windowHeight="15120" tabRatio="398" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Asociaciones Profesionales" sheetId="1" r:id="rId1"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="Asociaciones_tpl" localSheetId="0">'Asociaciones Profesionales'!$A$3:$D$61</x:definedName>
-    <x:definedName name="Asociaciones">'Asociaciones Profesionales'!$A$3:$D$61</x:definedName>
+    <x:definedName name="Asociaciones_tpl" localSheetId="0">'Asociaciones Profesionales'!$A$3:$D$60</x:definedName>
+    <x:definedName name="Asociaciones">'Asociaciones Profesionales'!$A$3:$D$60</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="162913"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Listado de Asociaciones Profesionales</x:t>
   </x:si>
   <x:si>
     <x:t>Razón Social</x:t>
   </x:si>
   <x:si>
     <x:t>CUIT</x:t>
   </x:si>
   <x:si>
     <x:t>Domicilio</x:t>
   </x:si>
   <x:si>
@@ -213,62 +213,50 @@
     <x:t xml:space="preserve">recepcion@sya-argentina.com </x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Alaluf &amp; Asociados.</x:t>
   </x:si>
   <x:si>
     <x:t>30711419159</x:t>
   </x:si>
   <x:si>
     <x:t>Av. de Mayo 605 - 10º Piso - Of: A. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">aalaluf@estudioalaluf.com.ar </x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Contable Guillermo Español &amp; Asoc.</x:t>
   </x:si>
   <x:si>
     <x:t>30712482776</x:t>
   </x:si>
   <x:si>
     <x:t>San Martín 914 - Of: A. Rosario. Provincia de Santa Fe.</x:t>
   </x:si>
   <x:si>
     <x:t>guillermo.espanol@ecge.com.ar</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>apiazza@edpa.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Diez Trabadelo S.S.</x:t>
   </x:si>
   <x:si>
     <x:t>30712376836</x:t>
   </x:si>
   <x:si>
     <x:t>Av. San Martin 550. General Pico. Provincia de la Pampa.</x:t>
   </x:si>
   <x:si>
     <x:t>mdiez@dieztrabadelo.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Estudio Eguia, Payaslian &amp; Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30708020857</x:t>
   </x:si>
   <x:si>
     <x:t>Sarmiento 944 - 4º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>gmagot@epyasoc.com mpayaslian@epyasoc.com</x:t>
   </x:si>
@@ -1621,65 +1609,65 @@
     <x:row r="25" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A25" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A26" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A27" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="B27" s="3" t="s">
+      <x:c r="C27" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C27" s="3" t="s">
+      <x:c r="D27" s="3" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A28" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A29" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>107</x:v>
@@ -1691,65 +1679,65 @@
     <x:row r="30" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A30" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A31" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A32" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="B32" s="3" t="s">
+      <x:c r="C32" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C32" s="3" t="s">
+      <x:c r="D32" s="3" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A33" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A34" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>126</x:v>
@@ -1761,65 +1749,65 @@
     <x:row r="35" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A35" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A36" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A37" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B37" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="B37" s="3" t="s">
+      <x:c r="C37" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C37" s="3" t="s">
+      <x:c r="D37" s="3" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A38" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A39" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>145</x:v>
@@ -2098,64 +2086,50 @@
       <x:c r="A59" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A60" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...12 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="B1:D1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:drawing r:id="rId2"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>