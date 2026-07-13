--- v5 (2026-06-21)
+++ v6 (2026-07-13)
@@ -542,84 +542,81 @@
   <x:si>
     <x:t>Peris, Tome y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30710046146</x:t>
   </x:si>
   <x:si>
     <x:t>Montevideo 589 - 3º Piso. Ciudad Atónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>aperis@peristome.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Pistrelli, Henry Martin y Asociados S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>30708185864</x:t>
   </x:si>
   <x:si>
     <x:t>25 de mayo 487 - 1º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>ey.argentina@ar.ey.com</x:t>
   </x:si>
   <x:si>
-    <x:t>PKF Audisur S.R.L.</x:t>
+    <x:t>Price Waterhouse  &amp; Co. S.R.L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30525733870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouchard 557 - 8º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gustavo.a.moreyra@pwc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramognino, De Albaladejo &amp; Asociados.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30708661615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Av. Córdoba 836 - 2º Piso - Of: 210. Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@ecovis.com.ar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RB Audisur S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>33707355439</x:t>
   </x:si>
   <x:si>
-    <x:t>Sarmiento 663 - 3º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>pkf@pkfargentina.com.ar</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>info@ecovis.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Riol, Margariti y Asociados.</x:t>
   </x:si>
   <x:si>
     <x:t>33558280269</x:t>
   </x:si>
   <x:si>
     <x:t>Rioja 1027 - 1º Piso - Of: 7 y 8. Rosario. Provincia de Santa Fe.</x:t>
   </x:si>
   <x:si>
     <x:t>estudio@riolmargariti.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>RSM AR S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>30712487050</x:t>
   </x:si>
   <x:si>
     <x:t>Uruguay 1037 - 7º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>contacto@rsmargentina.com.ar</x:t>
   </x:si>
@@ -1914,222 +1911,222 @@
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A47" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A48" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D48" s="3" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A49" s="3" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B49" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="B49" s="3" t="s">
+      <x:c r="C49" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
+      <x:c r="D49" s="3" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A50" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B50" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="B50" s="3" t="s">
+      <x:c r="C50" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C50" s="3" t="s">
+      <x:c r="D50" s="3" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A51" s="3" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B51" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="B51" s="3" t="s">
+      <x:c r="C51" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C51" s="3" t="s">
+      <x:c r="D51" s="3" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A52" s="3" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B52" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="B52" s="3" t="s">
+      <x:c r="C52" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C52" s="3" t="s">
+      <x:c r="D52" s="3" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A53" s="3" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B53" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="B53" s="3" t="s">
+      <x:c r="C53" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C53" s="3" t="s">
+      <x:c r="D53" s="3" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A54" s="3" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B54" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="B54" s="3" t="s">
+      <x:c r="C54" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C54" s="3" t="s">
+      <x:c r="D54" s="3" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A55" s="3" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B55" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="B55" s="3" t="s">
+      <x:c r="C55" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s">
+      <x:c r="D55" s="3" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A56" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B56" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="B56" s="3" t="s">
+      <x:c r="C56" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C56" s="3" t="s">
+      <x:c r="D56" s="3" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A57" s="3" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B57" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="B57" s="3" t="s">
+      <x:c r="C57" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C57" s="3" t="s">
+      <x:c r="D57" s="3" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A58" s="3" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B58" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="B58" s="3" t="s">
+      <x:c r="C58" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C58" s="3" t="s">
+      <x:c r="D58" s="3" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A59" s="3" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B59" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="B59" s="3" t="s">
+      <x:c r="C59" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C59" s="3" t="s">
+      <x:c r="D59" s="3" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A60" s="3" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="B60" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="B60" s="3" t="s">
+      <x:c r="C60" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C60" s="3" t="s">
+      <x:c r="D60" s="3" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="B1:D1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:drawing r:id="rId2"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>