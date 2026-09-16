--- v6 (2026-07-13)
+++ v7 (2026-09-16)
@@ -326,101 +326,104 @@
   <x:si>
     <x:t>30716956462</x:t>
   </x:si>
   <x:si>
     <x:t>San Martín 525 - Piso 6 - Of: B. Rosario, Provincia de Santa Fe.</x:t>
   </x:si>
   <x:si>
     <x:t>info@fygconsulting.pro</x:t>
   </x:si>
   <x:si>
     <x:t>Fondevila &amp; Galarza Consulting S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30711538328</x:t>
   </x:si>
   <x:si>
     <x:t>San Martín 525 - 6° Piso - "Of: A". Rosario. Provincia de Santa Fe.</x:t>
   </x:si>
   <x:si>
     <x:t>FY Y Asociados S.R.L</x:t>
   </x:si>
   <x:si>
     <x:t>30708711434</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">España 21. Salta </x:t>
+    <x:t>Santiago del Estero 848 - Dpto. 2 A. Ciudad de Salta. Provincia de Salta.</x:t>
   </x:si>
   <x:si>
     <x:t>fyarade@pluss.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>González  Fischer &amp; Asociados S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>30682948694</x:t>
   </x:si>
   <x:si>
     <x:t>Viamonte 1532 - 1º Piso - Of 1. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">estudio@gfa.com.ar </x:t>
   </x:si>
   <x:si>
     <x:t>González Echeverría, Pitrelli &amp; Asociados.</x:t>
   </x:si>
   <x:si>
     <x:t>30687200949</x:t>
   </x:si>
   <x:si>
     <x:t>Suipacha 1380 - 6º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>mail@ge-p.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>IAASCPA Consultores S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30714222569</x:t>
   </x:si>
   <x:si>
     <x:t>Ayacucho 457 - 2º Piso - Of: 22. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>cdelacuesta@iaas-consultores.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Iglesias y Escobar S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30638360264</x:t>
   </x:si>
   <x:si>
     <x:t>Av. General Las Heras 1666 - 3º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
+    <x:t>recepcion@iglesias.com.ar</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jorge F. Liguori y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30711107025</x:t>
   </x:si>
   <x:si>
     <x:t>F.D. Roosevelt 2318 - 4º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>estudio@estudioliguori.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>KPMG</x:t>
   </x:si>
   <x:si>
     <x:t>30614587144</x:t>
   </x:si>
   <x:si>
     <x:t>Bouchard 710 - 1º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>contactenos@kpmg.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Laura, Sasia y Asociados S.A.</x:t>
@@ -458,167 +461,167 @@
   <x:si>
     <x:t>Malaccorto, Jambrina y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30557339260</x:t>
   </x:si>
   <x:si>
     <x:t>Rivadavia 789 - 1º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>estudio@majam.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Marasca &amp; Asociados Sociedad Civil.</x:t>
   </x:si>
   <x:si>
     <x:t>30709683779</x:t>
   </x:si>
   <x:si>
     <x:t>Combate de los Pozos 165 - 8º Piso - Of:D. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>dmarasca@marascaestudio.com.ar</x:t>
   </x:si>
   <x:si>
-    <x:t>Marinozzi - Mazzitelli &amp; Asociados S.R.L.</x:t>
+    <x:t>Martínez, de Orta y Asociados S.R.L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33714604029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maipú 267 - 4° Piso. Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jmartinez@mdo-consultores.com.ar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mladineo &amp; Asociados Asociación Civil.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30712550739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Florida 686 - 4º Piso - Of: A. Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jmladineo@mladineo.com.ar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monasterio &amp; Asociados S.R.L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30703591589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madres de Plaza de Mayo 3020 - 9º Piso - Depto: 4. Rosario. Provincia de Santa Fe.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marcelo.navone@crowe.com.ar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peña, Freytes &amp; Asociados.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30641318309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Av. Córdoba 1255 - 11º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>estudio@penafreytes.com.ar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peris, Tome y Asociados S.R.L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30710046146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montevideo 589 - 3º Piso. Ciudad Atónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aperis@peristome.com.ar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pistrelli, Henry Martin y Asociados S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30708185864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25 de mayo 487 - 1º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ey.argentina@ar.ey.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Price Waterhouse  &amp; Co. S.R.L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30525733870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bouchard 557 - 8º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gustavo.a.moreyra@pwc.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramognino, De Albaladejo &amp; Asociados.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30708661615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Av. Córdoba 836 - 2º Piso - Of: 210. Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>info@ecovis.com.ar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RB Audisur S.R.L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33707355439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Juana Manso 555 - 6º Piso - Of: C. Ciudad Autónoma de Buenos Aires.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pkf@pkfargentina.com.ar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RB Auditores y Consultores S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30710565054</x:t>
   </x:si>
   <x:si>
-    <x:t>Juana Manso 555 - 6º Piso - Of: C. Ciudad Autónoma de Buenos Aires.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>info@russellbedford.com.ar</x:t>
   </x:si>
   <x:si>
-    <x:t>Martínez, de Orta y Asociados S.R.L.</x:t>
-[...103 lines deleted...]
-  <x:si>
     <x:t>Riol, Margariti y Asociados.</x:t>
   </x:si>
   <x:si>
     <x:t>33558280269</x:t>
   </x:si>
   <x:si>
     <x:t>Rioja 1027 - 1º Piso - Of: 7 y 8. Rosario. Provincia de Santa Fe.</x:t>
   </x:si>
   <x:si>
     <x:t>estudio@riolmargariti.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>RSM AR S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>30712487050</x:t>
   </x:si>
   <x:si>
     <x:t>Uruguay 1037 - 7º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>contacto@rsmargentina.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Rubiolo &amp; Asociados Sociedad Civil.</x:t>
@@ -632,51 +635,51 @@
   <x:si>
     <x:t>nrubiolo@rubioloyasociados.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Santesteban Hunter, Ziella y Asociados.</x:t>
   </x:si>
   <x:si>
     <x:t>30704782469</x:t>
   </x:si>
   <x:si>
     <x:t>Paraná 567 - 10° Piso oficina 31. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>estudiosantestebanziella@gmail.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Scherianz, Yanes &amp; Asociados.</x:t>
   </x:si>
   <x:si>
     <x:t>33709701369</x:t>
   </x:si>
   <x:si>
     <x:t>Cerrito 1070 - 3º Piso - Of: 67/71. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
-    <x:t>dyanes@sycon.com.ar</x:t>
+    <x:t>estudio@sycon.com.ar</x:t>
   </x:si>
   <x:si>
     <x:t>Schipani y Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30709577820</x:t>
   </x:si>
   <x:si>
     <x:t>Av Córdoba 950. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>recepcion@sya-argentina.com</x:t>
   </x:si>
   <x:si>
     <x:t>Sergio Kriger &amp; Asociados S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>30707928103</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Corrientes 327- 3º Piso. Ciudad Autónoma de Buenos Aires.</x:t>
   </x:si>
   <x:si>
     <x:t>mariana.alonso@ar.gt.com</x:t>
   </x:si>
@@ -1676,457 +1679,457 @@
     <x:row r="30" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A30" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A31" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A32" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A33" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A34" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A35" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A36" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B36" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C36" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D36" s="3" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A37" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A38" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A39" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A40" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A41" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A42" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A43" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A44" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A45" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A46" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A47" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A48" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A49" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A50" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A51" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A52" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A53" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A54" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A55" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A56" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A57" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A58" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A59" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="14.4" customHeight="1">
       <x:c r="A60" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="B1:D1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" r:id="rId1"/>
   <x:headerFooter/>
   <x:drawing r:id="rId2"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>